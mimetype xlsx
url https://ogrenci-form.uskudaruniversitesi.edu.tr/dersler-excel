--- v0 (2025-12-05)
+++ v1 (2026-08-02)
@@ -12,1388 +12,1343 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="446">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="431">
   <si>
     <t>Fakülte</t>
   </si>
   <si>
     <t>Ders Kodu - Adı</t>
   </si>
   <si>
     <t>Teori + Uygulama</t>
   </si>
   <si>
     <t>Kredi</t>
   </si>
   <si>
     <t>AKTS</t>
   </si>
   <si>
     <t>Lisans Ortak Dersler (ATA, TURK, ING, ENG)</t>
   </si>
   <si>
+    <t>ING103 İngilizce I</t>
+  </si>
+  <si>
+    <t>2+0</t>
+  </si>
+  <si>
+    <t>ING104 İngilizce II</t>
+  </si>
+  <si>
     <t>ATA103 Atatürk İlkeleri ve İnkılap Tarihi I</t>
   </si>
   <si>
-    <t>2+0</t>
-[...1 lines deleted...]
-  <si>
     <t>ATA104 Atatürk İlkeleri ve İnkılap Tarihi II</t>
   </si>
   <si>
-    <t>ENG103 English I</t>
+    <t>ATA113 Principles of Atatürk and History of Revolutions I</t>
+  </si>
+  <si>
+    <t>ATA114 Principles of Atatürk and History of Revolutions II</t>
+  </si>
+  <si>
+    <t>TURK103 Türk Dili I</t>
+  </si>
+  <si>
+    <t>TURK104 Türk Dili II</t>
+  </si>
+  <si>
+    <t>TURK113 Turkish Language I</t>
+  </si>
+  <si>
+    <t>TURK114 Turkish Language II</t>
+  </si>
+  <si>
+    <t>İnsan ve Toplum Bilimleri Fakültesi</t>
+  </si>
+  <si>
+    <t>ETI370 Critical AI Literacy</t>
+  </si>
+  <si>
+    <t>3+0</t>
+  </si>
+  <si>
+    <t>ETI408 Graduation Project II</t>
+  </si>
+  <si>
+    <t>0+6</t>
+  </si>
+  <si>
+    <t>PSI306 Nöropsikoloji</t>
+  </si>
+  <si>
+    <t>PSI308 Psikoterapötik Görüşme Teknikleri</t>
+  </si>
+  <si>
+    <t>PSI368 Motivasyon ve Duygu</t>
+  </si>
+  <si>
+    <t>PSI406 Psikolojide Etik</t>
+  </si>
+  <si>
+    <t>PSI466 Spor Psikolojisi</t>
+  </si>
+  <si>
+    <t>PSI494 Mezuniyet Projesi II</t>
+  </si>
+  <si>
+    <t>PSY306 Neuropsychology</t>
+  </si>
+  <si>
+    <t>PSY308 Psychotherapeutic Interview Techniques</t>
+  </si>
+  <si>
+    <t>PSY406 Ethics in Psychology</t>
+  </si>
+  <si>
+    <t>PSY494 Graduation Project II</t>
+  </si>
+  <si>
+    <t>SOS422 Göç Sosyolojisi</t>
+  </si>
+  <si>
+    <t>SOS446 Medya, Kültür ve Toplum</t>
+  </si>
+  <si>
+    <t>ETI361 Technoculture and Critical Reading</t>
+  </si>
+  <si>
+    <t>ETI407 Graduation Project I</t>
+  </si>
+  <si>
+    <t>PSIR401 Turkish Foreign Policy I</t>
+  </si>
+  <si>
+    <t>PSIR485 Politics and Society of China</t>
+  </si>
+  <si>
+    <t>PSI203 Bilişsel Psikoloji</t>
+  </si>
+  <si>
+    <t>PSI307 Psikopatoloji</t>
+  </si>
+  <si>
+    <t>PSI309 Psikoterapi Yaklaşımları</t>
+  </si>
+  <si>
+    <t>PSI343 Afet ve Travma Psikolojisi</t>
+  </si>
+  <si>
+    <t>PSI403 Psikolojide Ölçme ve Değerlendirme</t>
+  </si>
+  <si>
+    <t>3+2</t>
+  </si>
+  <si>
+    <t>PSI407 Deneysel Psikoloji</t>
+  </si>
+  <si>
+    <t>PSI493 Mezuniyet Projesi I</t>
+  </si>
+  <si>
+    <t>PSY203 Cognitive Psychology</t>
+  </si>
+  <si>
+    <t>PSY307 Psychopathology</t>
+  </si>
+  <si>
+    <t>PSY309 Psychotherapeutic Approaches</t>
+  </si>
+  <si>
+    <t>PSY403 Measurement and Assessment in Psychology</t>
+  </si>
+  <si>
+    <t>PSY407 Experimental Psychology</t>
+  </si>
+  <si>
+    <t>PSY493 Graduation Project I</t>
+  </si>
+  <si>
+    <t>TRH423 Psikotarih</t>
+  </si>
+  <si>
+    <t>PSI446 Kariyer Planlama</t>
+  </si>
+  <si>
+    <t>PSY446 Career Intervention</t>
+  </si>
+  <si>
+    <t>PSI404 Endüstri ve Örgüt Psikolojisi</t>
+  </si>
+  <si>
+    <t>PSY404 Industrial and Organisational Psychology</t>
+  </si>
+  <si>
+    <t>RKUL103 Üniversite Kültürü I</t>
+  </si>
+  <si>
+    <t>0+2</t>
+  </si>
+  <si>
+    <t>RKUL104 Üniversite Kültürü II</t>
+  </si>
+  <si>
+    <t>RCUL103 University Culture I</t>
+  </si>
+  <si>
+    <t>RCUL104 University Culture II</t>
+  </si>
+  <si>
+    <t>Mühendislik ve Doğa Bilimleri Fakültesi</t>
+  </si>
+  <si>
+    <t>RPRE104 Entrepreneurship and Project Culture</t>
+  </si>
+  <si>
+    <t>CHEM104 Organic Chemistry</t>
+  </si>
+  <si>
+    <t>IE324 Engineering Management</t>
+  </si>
+  <si>
+    <t>ISG404 İş Sağlığı ve Güvenliği</t>
+  </si>
+  <si>
+    <t>4+0</t>
+  </si>
+  <si>
+    <t>MATH102 Calculus II</t>
+  </si>
+  <si>
+    <t>MATH106 Calculus II</t>
+  </si>
+  <si>
+    <t>MATH302 Numerical Analysis</t>
+  </si>
+  <si>
+    <t>MBG317 Memory</t>
+  </si>
+  <si>
+    <t>MBG323 Special Topics in Neuroscience</t>
+  </si>
+  <si>
+    <t>MBI210 Fizyoloji</t>
+  </si>
+  <si>
+    <t>MBI310 Biyokimya II</t>
+  </si>
+  <si>
+    <t>OHS404 Occupational Health and Safety</t>
+  </si>
+  <si>
+    <t>SE302 Software Project Management</t>
+  </si>
+  <si>
+    <t>2+2</t>
+  </si>
+  <si>
+    <t>SE418 Large Language Models</t>
+  </si>
+  <si>
+    <t>CHE408 Special Topics in Chemical Engineering</t>
+  </si>
+  <si>
+    <t>COME205 Data Structures</t>
+  </si>
+  <si>
+    <t>COME301 Database Management Systems</t>
+  </si>
+  <si>
+    <t>COME413 Computer Networks</t>
+  </si>
+  <si>
+    <t>IE211 Engineering Economics</t>
+  </si>
+  <si>
+    <t>IE312 Human Resources Management</t>
+  </si>
+  <si>
+    <t>IE413 Statistical Quality Control</t>
+  </si>
+  <si>
+    <t>MATH101 Calculus I</t>
+  </si>
+  <si>
+    <t>MATH105 Calculus I</t>
+  </si>
+  <si>
+    <t>MATH203 Differential Equations</t>
+  </si>
+  <si>
+    <t>MBG309 Biochemistry I</t>
+  </si>
+  <si>
+    <t>MBG325 Biotechnology</t>
+  </si>
+  <si>
+    <t>MBG343 Genetic Disorders</t>
+  </si>
+  <si>
+    <t>MBI309 Biyokimya I</t>
+  </si>
+  <si>
+    <t>MBI332 İnsan Anatomisi</t>
+  </si>
+  <si>
+    <t>MBI408 Biyoetik</t>
+  </si>
+  <si>
+    <t>SE423-Introduction to Agent AI</t>
+  </si>
+  <si>
+    <t>CHE325 Nanostructured Materials</t>
+  </si>
+  <si>
+    <t>EEE403 Health Effects of Electromagnetic Fields and Protection</t>
+  </si>
+  <si>
+    <t>CHE206 Fluid Mechanics and Applications</t>
+  </si>
+  <si>
+    <t>IE333 Data Science and Analytics</t>
+  </si>
+  <si>
+    <t>CHE403 Chemical Process Control</t>
+  </si>
+  <si>
+    <t>Sağlık Bilimleri Fakültesi</t>
+  </si>
+  <si>
+    <t>CGE340 Risk Altındaki Çocuklar</t>
+  </si>
+  <si>
+    <t>CGE344 Akran İlişkileri ve Zorbalık</t>
+  </si>
+  <si>
+    <t>CGE350 Gelişimsel Değerlendirme ve Gözlem Teknikleri</t>
+  </si>
+  <si>
+    <t>CGE452 Mezuniyet Projesi II</t>
+  </si>
+  <si>
+    <t>0+4</t>
+  </si>
+  <si>
+    <t>DKT486 İleri Klinik Uygulama: Motor Konuşma Bozuklukları</t>
+  </si>
+  <si>
+    <t>DKT492 İleri Klinik Uygulama:Otizm</t>
+  </si>
+  <si>
+    <t>DKT494 İleri Klinik Beceriler ve İnternlik Uygulamaları II</t>
+  </si>
+  <si>
+    <t>0+12</t>
+  </si>
+  <si>
+    <t>EBE318 Yüksek Riskli Doğum ve Doğum Sonu Bakım</t>
+  </si>
+  <si>
+    <t>3+10</t>
+  </si>
+  <si>
+    <t>ISG234 İş Güvenliğinde Makine Öğrenmesi ve Yapay Zeka</t>
+  </si>
+  <si>
+    <t>ISG262 İleri İstatistik</t>
+  </si>
+  <si>
+    <t>ISG338 Risk Değerlendirme Yöntemleri</t>
+  </si>
+  <si>
+    <t>ODY284 Klinik Uygulama I</t>
+  </si>
+  <si>
+    <t>0+8</t>
+  </si>
+  <si>
+    <t>ODY334 Klinik Uygulama II</t>
+  </si>
+  <si>
+    <t>ODY404 Klinik Çalışma II</t>
+  </si>
+  <si>
+    <t>0+16</t>
+  </si>
+  <si>
+    <t>PER300 Hayatı Tehdit Edici Komplikasyonlar</t>
+  </si>
+  <si>
+    <t>PER306 Özel Perfüzyon Uygulamaları</t>
+  </si>
+  <si>
+    <t>PER316 Vücut Dışı Yaşam Destek Sistemleri II</t>
+  </si>
+  <si>
+    <t>PER418 Temel ve İleri Yaşam Desteği</t>
+  </si>
+  <si>
+    <t>SAY112 Genel Muhasebe II</t>
+  </si>
+  <si>
+    <t>SAY324 Çağdaş Yönetim Teknikleri</t>
+  </si>
+  <si>
+    <t>SAY330 Sağlık Kurumlarında Finansal Yönetim</t>
+  </si>
+  <si>
+    <t>SBF125 Biyoistatistik</t>
+  </si>
+  <si>
+    <t>SBF131 İlk Yardım</t>
+  </si>
+  <si>
+    <t>1+2</t>
+  </si>
+  <si>
+    <t>SBF140 Cinsel Sağlık</t>
+  </si>
+  <si>
+    <t>SBF145 Sağlık Bilimlerinde Araştırma Yöntemleri</t>
+  </si>
+  <si>
+    <t>SBF148 Sağlık Sosyolojisi</t>
+  </si>
+  <si>
+    <t>SOH212 Sosyal Yapı ve Sosyal Değişme</t>
+  </si>
+  <si>
+    <t>USD402 Mesleki İngilizce VI</t>
+  </si>
+  <si>
+    <t>CGE337 Davranış Problemleri ve Yönetimi</t>
+  </si>
+  <si>
+    <t>CGE417 Sosyal Sorumluluk Projesi</t>
+  </si>
+  <si>
+    <t>CGE422 Toplum ve Sağlık</t>
+  </si>
+  <si>
+    <t>CGE445 Çocuk Odaklı Aile Danışmanlığı</t>
+  </si>
+  <si>
+    <t>DKT471 İleri Klinik Beceriler ve İnternlik Uygulamaları I</t>
+  </si>
+  <si>
+    <t>DKT473 İleri Klinik Uygulama: Yutma Bozuklukları</t>
+  </si>
+  <si>
+    <t>DKT483 İleri Klinik Uygulama: Sesletim ve Ses Bilgisi Bozuklukları</t>
+  </si>
+  <si>
+    <t>DKT495 İleri Klinik Uygulama:Edinilmiş Dil Bozuklukları</t>
+  </si>
+  <si>
+    <t>ISG211 Yangın Tehlikesi ve Yangın Güvenliği</t>
+  </si>
+  <si>
+    <t>ISG311 Elektrik Tehlikeleri ve İş Güvenliği</t>
+  </si>
+  <si>
+    <t>ISG319 Çalışma Ortamında Fiziksel Etkenler</t>
+  </si>
+  <si>
+    <t>ISG425 Patlayıcı Ortamlar ve Tehlikeleri</t>
+  </si>
+  <si>
+    <t>ISG437 Yüksekte Çalışmalarda İş Güvenliği</t>
+  </si>
+  <si>
+    <t>ISG439 Çalışma Ortamında Biyolojik Etmenler</t>
+  </si>
+  <si>
+    <t>ISG463 Kaynak İşlerinde İSG</t>
+  </si>
+  <si>
+    <t>ISG469 Endüstri 4.0 ve İSG 4.0</t>
+  </si>
+  <si>
+    <t>ODY403 Klinik Çalışma I</t>
+  </si>
+  <si>
+    <t>PER227 Perfüzyonda Hesaplamalar ve Malzeme Bilgisi</t>
+  </si>
+  <si>
+    <t>PER313 Vücut Dışı Yaşam Destek Sistemleri I</t>
+  </si>
+  <si>
+    <t>PER321 Pediatrik Perfüzyon İlkeleri</t>
+  </si>
+  <si>
+    <t>PER409 Klinik Uygulama I</t>
+  </si>
+  <si>
+    <t>0+38</t>
+  </si>
+  <si>
+    <t>SAY109 Genel Muhasebe I</t>
+  </si>
+  <si>
+    <t>SAY313 Sağlık Kurumlarında Kantitatif Yönetim</t>
+  </si>
+  <si>
+    <t>FTR113 Fizyoterapi ve Rehabilitasyonun Temel İlkeleri</t>
+  </si>
+  <si>
+    <t>FTR305 İş ve Uğraşı Tedavisi</t>
+  </si>
+  <si>
+    <t>FTR311 Pulmoner Rehabilitasyon</t>
+  </si>
+  <si>
+    <t>FTR312 Fizyoterapide Özel Konular</t>
+  </si>
+  <si>
+    <t>FTR322 Koruyucu Fizyoterapi Rehabilitasyon Yaklaşımları</t>
+  </si>
+  <si>
+    <t>1+0</t>
+  </si>
+  <si>
+    <t>FTR399 Proje I</t>
+  </si>
+  <si>
+    <t>SAY447 Sağlık Kurumlarında Stratejik Yönetim</t>
+  </si>
+  <si>
+    <t>USD201 Mesleki İngilizce I</t>
+  </si>
+  <si>
+    <t>USD202 Mesleki İngilizce II</t>
+  </si>
+  <si>
+    <t>USD301 Mesleki İngilizce III</t>
+  </si>
+  <si>
+    <t>USD302 Mesleki İngilizce IV</t>
+  </si>
+  <si>
+    <t>USD401 Mesleki İngilizce V</t>
+  </si>
+  <si>
+    <t>Sağlık Hizmetleri Meslek Yüksekokulu</t>
+  </si>
+  <si>
+    <t>ADS212 İşaret Dili II</t>
+  </si>
+  <si>
+    <t>AML102 Sterilizasyon İlkeleri</t>
+  </si>
+  <si>
+    <t>AML114 Sterilizasyon İlkeleri</t>
+  </si>
+  <si>
+    <t>AML221 Hasta Güvenliği</t>
+  </si>
+  <si>
+    <t>ANE106 Sistem Hastalıkları I</t>
+  </si>
+  <si>
+    <t>ANE200 Anestezik Farmakoloji</t>
+  </si>
+  <si>
+    <t>ANE214 Klinik Anestezi</t>
+  </si>
+  <si>
+    <t>BCT200 Tıbbi Cihazlarda Test, Kontrol ve Kalibrasyon</t>
+  </si>
+  <si>
+    <t>BCT224 Mikrodenetleyiciler</t>
+  </si>
+  <si>
+    <t>BES101 Beslenme İlkeleri</t>
+  </si>
+  <si>
+    <t>BIK101 Biyokimya</t>
+  </si>
+  <si>
+    <t>CEV100 Çevre Kimyası</t>
+  </si>
+  <si>
+    <t>CEV120 Hava Kirliliği ve Kontrolü</t>
+  </si>
+  <si>
+    <t>CEV230 Ekoloji</t>
+  </si>
+  <si>
+    <t>CEV232 Toprak Bilgisi ve Kirliliği</t>
+  </si>
+  <si>
+    <t>COG226 Özel Eğitim Uygulaması</t>
+  </si>
+  <si>
+    <t>2+8</t>
+  </si>
+  <si>
+    <t>DYL102 Nefroloji</t>
+  </si>
+  <si>
+    <t>DYL116 Diyaliz Ekipmanlarının Kullanımı ve Bakımı</t>
+  </si>
+  <si>
+    <t>DYL118 Diyaliz I</t>
+  </si>
+  <si>
+    <t>DYL208 Diyaliz Hastalarında Rehabilitasyon</t>
+  </si>
+  <si>
+    <t>ECZ200 Temel Eczane Uygulamaları II</t>
+  </si>
+  <si>
+    <t>ECZ216 Eczacılıkta Temel Hesaplamalar</t>
+  </si>
+  <si>
+    <t>ECZ218 Eczane Kayıtları ve Stok Yöntemleri</t>
+  </si>
+  <si>
+    <t>EFH102 Enfeksiyon Hastalıkları</t>
+  </si>
+  <si>
+    <t>EHB210 Engelli Bakımı ve Rehabilitasyonu</t>
+  </si>
+  <si>
+    <t>ENF118 Biyofizik</t>
+  </si>
+  <si>
+    <t>ENF210 Nöromodülasyon Tedavileri</t>
+  </si>
+  <si>
+    <t>ENF212 Uyarılmış Potansiyeller</t>
+  </si>
+  <si>
+    <t>ENF214 Klinik Elektronörofizyoloji</t>
+  </si>
+  <si>
+    <t>2+4</t>
+  </si>
+  <si>
+    <t>FAR105 Temel Farmakoloji</t>
+  </si>
+  <si>
+    <t>FTP102 Fizyoterapi Yöntemleri I</t>
+  </si>
+  <si>
+    <t>FTP106 Kas-Sinir Anatomisi</t>
+  </si>
+  <si>
+    <t>FTP116 Masaj Teknikleri ve Uygulama</t>
+  </si>
+  <si>
+    <t>FTP213 Kinezyoloji</t>
+  </si>
+  <si>
+    <t>GKM101 Genel Kimya</t>
+  </si>
+  <si>
+    <t>GTE112 Gıda Mikrobiyolojisi</t>
+  </si>
+  <si>
+    <t>GTE200 Bitkisel Yağ Teknolojisi</t>
+  </si>
+  <si>
+    <t>GTE222 Süt Ürünleri Teknolojisi</t>
+  </si>
+  <si>
+    <t>GTE234 Organik Tarım ve Unlu Mamüller Teknolojisi</t>
+  </si>
+  <si>
+    <t>HLK101 Halk Sağlığı</t>
+  </si>
+  <si>
+    <t>HUK101 Genel Hukuk</t>
+  </si>
+  <si>
+    <t>ILK101 İlk Yardım</t>
+  </si>
+  <si>
+    <t>ILK110 Acil Sağlık Hizmetleri II</t>
+  </si>
+  <si>
+    <t>ILK122 Resusitasyon</t>
+  </si>
+  <si>
+    <t>ILK200 Mesleki Uygulama II</t>
+  </si>
+  <si>
+    <t>ILK210 Beden Eğitimi ve Vücut Geliştirme II</t>
+  </si>
+  <si>
+    <t>ILK226 İleri Yaşam Desteği Uygulamaları</t>
+  </si>
+  <si>
+    <t>LBT108 Laboratuvar Tekniği II</t>
+  </si>
+  <si>
+    <t>LBT114 Toprak ve Su Kirliliği</t>
+  </si>
+  <si>
+    <t>LBT218 Tıbbi Analiz Teknikleri</t>
+  </si>
+  <si>
+    <t>MET101 Meslek Etiği</t>
+  </si>
+  <si>
+    <t>MIK101 Temel Mikrobiyoloji</t>
+  </si>
+  <si>
+    <t>MYO003 Tıbbi Terminoloji</t>
+  </si>
+  <si>
+    <t>MYO015 Sosyal Sorumluluk Projesi</t>
+  </si>
+  <si>
+    <t>MYO020 Kariyer Planlama ve Mesleki Yetkinlikler</t>
+  </si>
+  <si>
+    <t>NTR100 Radyasyon Fiziği II</t>
+  </si>
+  <si>
+    <t>ODT116 İşitme Sistemi Hastalıkları</t>
+  </si>
+  <si>
+    <t>OPT114 Fizik-Geometrik Optik II</t>
+  </si>
+  <si>
+    <t>OPT200 Optisyenlik IV</t>
+  </si>
+  <si>
+    <t>OPT236 Görme Optiği ve Refraksiyon II</t>
+  </si>
+  <si>
+    <t>OSG124 İstatistik</t>
+  </si>
+  <si>
+    <t>OSG234 Ergonomi</t>
+  </si>
+  <si>
+    <t>OSG240 Yangın Tehlikesi ve Yangın Güvenliği</t>
+  </si>
+  <si>
+    <t>OSG242 Risk Etmenleri</t>
+  </si>
+  <si>
+    <t>OTY211 Beden Eğitimi ve Vücut Geliştirme</t>
+  </si>
+  <si>
+    <t>OTY216 Postmortem Görüntüleme</t>
+  </si>
+  <si>
+    <t>OTY218 Otopsi Yardımcılığı için Kriminalistik</t>
+  </si>
+  <si>
+    <t>PAT112 Genel Histoteknoloji</t>
+  </si>
+  <si>
+    <t>PAT208 Sitoteknoloji II</t>
+  </si>
+  <si>
+    <t>RPSI209 Pozitif Psikoloji ve İletişim Becerileri</t>
+  </si>
+  <si>
+    <t>RTR210 Klinik Radyasyon Onkolojisi II</t>
+  </si>
+  <si>
+    <t>RTR216 Radyoterapide Nitelik Temini ve Kalite Kontrol</t>
+  </si>
+  <si>
+    <t>SAH101 Sağlık Hukuku</t>
+  </si>
+  <si>
+    <t>SBS110 Mesleki Matematik</t>
+  </si>
+  <si>
+    <t>SGK116 İş Hukuku</t>
+  </si>
+  <si>
+    <t>SGK214 Sigortacılık</t>
+  </si>
+  <si>
+    <t>SGK222 Sosyal Güvenliğin Güncel Sorunları</t>
+  </si>
+  <si>
+    <t>SGK224 İşletmelerde Sosyal Güvenlik Uygulamaları</t>
+  </si>
+  <si>
+    <t>SHZ202 Sosyal Hizmet Etiği</t>
+  </si>
+  <si>
+    <t>SKI103 Genel Muhasebe</t>
+  </si>
+  <si>
+    <t>SKI207 Girişimcilik</t>
+  </si>
+  <si>
+    <t>SKI216 Sağlık Ekonomisi</t>
+  </si>
+  <si>
+    <t>SKI218 Sağlık Mevzuatı</t>
+  </si>
+  <si>
+    <t>TBG103 Tıbbi Biyoloji ve Genetik</t>
+  </si>
+  <si>
+    <t>TLT107 Genel Patoloji</t>
+  </si>
+  <si>
+    <t>TLT109 Hastalıklar Bilgisi</t>
+  </si>
+  <si>
+    <t>TLT212 Parazitoloji</t>
+  </si>
+  <si>
+    <t>TLT218 Klinik Mikrobiyoloji II</t>
+  </si>
+  <si>
+    <t>TLT220 Temel İmmünoloji</t>
+  </si>
+  <si>
+    <t>TTP118 İstatistik</t>
+  </si>
+  <si>
+    <t>ADS211 İşaret Dili I</t>
+  </si>
+  <si>
+    <t>ADY221 Afetlerde Salgın Hastalıklar</t>
+  </si>
+  <si>
+    <t>ANA101 Anatomi</t>
+  </si>
+  <si>
+    <t>ANE101 Anestezi Mesleki Uygulamaları</t>
+  </si>
+  <si>
+    <t>ANE219 Anestezi Uygulamaları II</t>
+  </si>
+  <si>
+    <t>ANE225 Reanimasyon Uygulamaları</t>
+  </si>
+  <si>
+    <t>CEV109 Çevre Politikaları ve Mevzuatı</t>
+  </si>
+  <si>
+    <t>CEV121 Çevre Mikrobiyoloji</t>
+  </si>
+  <si>
+    <t>CEV221 Katı Atıklar</t>
+  </si>
+  <si>
+    <t>CEV225 Su Kalitesi ve Arıtımı</t>
+  </si>
+  <si>
+    <t>CEV227 Çevre Sağlığında Laboratuvar Uygulamaları</t>
+  </si>
+  <si>
+    <t>COG109 Çocuk Gelişimi I</t>
+  </si>
+  <si>
+    <t>COG221 Çocukta Sanat ve Yaratıcılık</t>
+  </si>
+  <si>
+    <t>COG225 Mesleki Uygulama I</t>
+  </si>
+  <si>
+    <t>COG227 Çocuk ve Drama</t>
+  </si>
+  <si>
+    <t>DPT121 Ağız Çene Anatomisi ve Çiğneme Fizyolojisi</t>
+  </si>
+  <si>
+    <t>DPT201 Hareketli Protezler II</t>
+  </si>
+  <si>
+    <t>DPT223 Sabit Protezler II</t>
+  </si>
+  <si>
+    <t>DPT231 Mum Modelaj</t>
+  </si>
+  <si>
+    <t>ECZ215 Medikal Ürünler</t>
+  </si>
+  <si>
+    <t>ENF219 Elektromiyografi-EMG</t>
+  </si>
+  <si>
+    <t>FTP107 Hidroterapi-Balneoterapi</t>
+  </si>
+  <si>
+    <t>FTP201 Ortopedik Hastalıklarda Fizyoterapi Teknikerliği Yaklaşımları</t>
+  </si>
+  <si>
+    <t>FTP203 Romatizmal Hastalıklarda Fizyoterapi Teknikerliği Yaklaşımları</t>
+  </si>
+  <si>
+    <t>FTP205 Nörolojik Hastalıklarda Fizyoterapi Teknikerliği Yaklaşımları</t>
+  </si>
+  <si>
+    <t>FTP211 Fizyoterapi Yöntemleri II</t>
+  </si>
+  <si>
+    <t>FZY101 Fizyoloji</t>
+  </si>
+  <si>
+    <t>GTE231 Gıda Muhafaza ve Ambalajlama Teknikleri</t>
+  </si>
+  <si>
+    <t>GTE237 Meyve ve Sebze İşleme Teknolojileri</t>
+  </si>
+  <si>
+    <t>ILK105 Acil Sağlık Hizmetleri I</t>
+  </si>
+  <si>
+    <t>ILK209 Beden Eğitimi ve Vücut Geliştirme I</t>
+  </si>
+  <si>
+    <t>ILK229 Mesleki Uygulama I</t>
+  </si>
+  <si>
+    <t>ILK233 Travma</t>
+  </si>
+  <si>
+    <t>LBT101 Genel Kimya I</t>
+  </si>
+  <si>
+    <t>LBT103 Genel Biyoloji</t>
+  </si>
+  <si>
+    <t>LBT113 Laboratuvar Güvenliği</t>
+  </si>
+  <si>
+    <t>LBT211 Su Analizleri</t>
+  </si>
+  <si>
+    <t>LBT223 Bitki ve Toprak Analizleri</t>
+  </si>
+  <si>
+    <t>LBT225 Genel Mikrobiyoloji</t>
+  </si>
+  <si>
+    <t>MAT101 Temel Matematik</t>
+  </si>
+  <si>
+    <t>MYO006 Biyomedikal Teknolojisine Giriş</t>
+  </si>
+  <si>
+    <t>MYO022 Mesleki İngilizce</t>
+  </si>
+  <si>
+    <t>MYO101 Temel Anatomi ve Fizyoloji</t>
+  </si>
+  <si>
+    <t>MYO103 Temel Anatomi</t>
+  </si>
+  <si>
+    <t>ODT213 Vestibüler Sistem ve Değerlendirme Yöntemleri</t>
+  </si>
+  <si>
+    <t>ODT223 Klinik Uygulama I</t>
+  </si>
+  <si>
+    <t>OPT117 Fizik-Geometrik Optik I</t>
+  </si>
+  <si>
+    <t>OPT207 Optisyenlik III</t>
+  </si>
+  <si>
+    <t>OPT209 Pazarlama İlkeleri ve Marka Stratejileri</t>
+  </si>
+  <si>
+    <t>OPT239 Kontak Lens</t>
+  </si>
+  <si>
+    <t>OSG111 İş Sağlığı ve Güvenliği</t>
+  </si>
+  <si>
+    <t>OSG117 Elektrik Tehlikeleri ve İş Güvenliği</t>
+  </si>
+  <si>
+    <t>OSG129 İş Sağlığı ve Güvenliği Yönetim Sistemleri</t>
+  </si>
+  <si>
+    <t>OSG201 Bakım Onarımda Çalışan Güvenliği</t>
+  </si>
+  <si>
+    <t>OSG233 Yer Altı Yapılarında İş Sağlığı ve Güvenliği</t>
+  </si>
+  <si>
+    <t>PAT207 Makroskobik Diseksiyon</t>
+  </si>
+  <si>
+    <t>PAT211 Sitoteknoloji I</t>
+  </si>
+  <si>
+    <t>RTR103 Radyasyon Fiziği</t>
+  </si>
+  <si>
+    <t>RTR223 Radyoterapide Tedavi Süreçleri</t>
+  </si>
+  <si>
+    <t>RTR227 Klinik Radyasyon Onkolojisi I</t>
+  </si>
+  <si>
+    <t>RTR229 Radyoterapi Uygulamaları</t>
+  </si>
+  <si>
+    <t>SBS205 Veritabanı Yönetimi</t>
+  </si>
+  <si>
+    <t>SBS207 Görsel Programlama I</t>
+  </si>
+  <si>
+    <t>SBS217 Sağlık Bilgi Sistemleri</t>
+  </si>
+  <si>
+    <t>SHZ101 Sosyolojiye Giriş</t>
+  </si>
+  <si>
+    <t>SHZ203 Sosyal Hizmet Uygulamaları I</t>
+  </si>
+  <si>
+    <t>SHZ209 Aile ve Çocuklarla Sosyal Hizmet</t>
+  </si>
+  <si>
+    <t>SKI115 Hastane Yönetimi ve Organizasyonu I</t>
+  </si>
+  <si>
+    <t>SKI213 Sağlık Kurumlarında Finansal Yönetim</t>
+  </si>
+  <si>
+    <t>TAB123 Genel Kimya</t>
+  </si>
+  <si>
+    <t>TAB215 Drog Hazırlama Tekniği</t>
+  </si>
+  <si>
+    <t>TAB219 İlaç ve Tıbbi Bitkileri Değerlendirme Teknolojisi</t>
+  </si>
+  <si>
+    <t>TAB233 Organik Kimya</t>
+  </si>
+  <si>
+    <t>TDS227 Hastane Yönetimi ve Organizasyonu</t>
+  </si>
+  <si>
+    <t>TGT109 Radyolojik Görüntüleme Fiziği</t>
+  </si>
+  <si>
+    <t>TGT217 Radyolojik Anatomi</t>
+  </si>
+  <si>
+    <t>TLT225 Klinik Mikrobiyoloji I</t>
+  </si>
+  <si>
+    <t>INGU103 İngilizce I</t>
+  </si>
+  <si>
+    <t>INGU104 İngilizce II</t>
+  </si>
+  <si>
+    <t>OPO229 Protez Ortezde Klinik Hastalıklar</t>
+  </si>
+  <si>
+    <t>OPO221 Ortez Analizi ve Değerlendirmesi</t>
+  </si>
+  <si>
+    <t>ODT225 İşitme Cihazı ve Uygulama Prensipleri</t>
+  </si>
+  <si>
+    <t>COG124 Çocuk Gelişimi II</t>
+  </si>
+  <si>
+    <t>KGS101 Kalite Güvencesi ve Standartları</t>
+  </si>
+  <si>
+    <t>ADS104 Maddeler ve Alet Bilgisi II</t>
+  </si>
+  <si>
+    <t>RTR218 Radyasyon Güvenliği ve Korunma</t>
+  </si>
+  <si>
+    <t>ECZ219 Eczane Hizmetlerinde İlaç Bilgisi II</t>
+  </si>
+  <si>
+    <t>İletişim Fakültesi</t>
+  </si>
+  <si>
+    <t>CFA306 İleri Animasyon Uygulamaları</t>
+  </si>
+  <si>
+    <t>CFA374 Layout Tasarımı</t>
+  </si>
+  <si>
+    <t>CFA386 Sinematografi</t>
+  </si>
+  <si>
+    <t>CFA476 3D Karakter Animasyonu</t>
+  </si>
+  <si>
+    <t>COM204 Political Communication</t>
   </si>
   <si>
     <t>ENG104 English II</t>
   </si>
   <si>
-    <t>ING103 İngilizce I</t>
-[...1151 lines deleted...]
-    <t>CFA491 Mezuniyet Projesi I</t>
+    <t>GIT206 Grafik Tasarım II</t>
+  </si>
+  <si>
+    <t>GIT210 Dijital İllüstrasyon</t>
+  </si>
+  <si>
+    <t>GIT364 Görsel Metin Çözümlemeleri</t>
+  </si>
+  <si>
+    <t>GIT460 Görsel Sanatlarda Yaratıcılık</t>
+  </si>
+  <si>
+    <t>GZT208 Gazetecilikte Yapay Zeka</t>
+  </si>
+  <si>
+    <t>GZT302 Gazetecilik Uygulamaları</t>
+  </si>
+  <si>
+    <t>GZT304 Gazetecilik Tarihi</t>
+  </si>
+  <si>
+    <t>GZT456 Yurttaş Gazeteciliği</t>
+  </si>
+  <si>
+    <t>HIT104 Halkla İlişkilerde Yaratıcı Yaklaşımlar</t>
+  </si>
+  <si>
+    <t>HIT202 Marka İletişimi</t>
+  </si>
+  <si>
+    <t>HIT304 Halkla İlişkiler Yazarlığı</t>
+  </si>
+  <si>
+    <t>HIT360 Halkla İlişkiler Mecraları ve Planlaması</t>
   </si>
   <si>
     <t>1+4</t>
   </si>
   <si>
-    <t>CFA492 Mezuniyet Projesi II</t>
-[...17 lines deleted...]
-    <t>GIT455 Tasarım ve İletişim</t>
+    <t>HIT366 Algı Yönetimi</t>
+  </si>
+  <si>
+    <t>HIT460 Örgütsel Davranış</t>
+  </si>
+  <si>
+    <t>ILET204 Siyasal İletişim</t>
+  </si>
+  <si>
+    <t>ILET206 Fotoğrafçılık</t>
+  </si>
+  <si>
+    <t>ILET214 Mesleki İngilizce II</t>
+  </si>
+  <si>
+    <t>ILET216 Medya Okuryazarlığı</t>
+  </si>
+  <si>
+    <t>ISG492 İş Sağlığı ve Güvenliği</t>
+  </si>
+  <si>
+    <t>REK202 Marka Yönetimi</t>
+  </si>
+  <si>
+    <t>REK204 Reklamcılıkta İleri Tasarım</t>
+  </si>
+  <si>
+    <t>REK456 Reklamcılık ve Pazarlama</t>
+  </si>
+  <si>
+    <t>RTS204 Senaryo Yazarlığı</t>
+  </si>
+  <si>
+    <t>RTS366 Türk Sineması</t>
+  </si>
+  <si>
+    <t>RTS478 Video İçerik Üretimi</t>
+  </si>
+  <si>
+    <t>CFA303 3 Boyutlu Bilgisayarlı Animasyon</t>
+  </si>
+  <si>
+    <t>CFA475 2D Karakter Animasyonu</t>
+  </si>
+  <si>
+    <t>CFA477 Portfolyo Düzenleme Teknikleri</t>
+  </si>
+  <si>
+    <t>GIT101 Görsel İletişime Giriş</t>
+  </si>
+  <si>
+    <t>GIT205 Grafik Tasarım I</t>
+  </si>
+  <si>
+    <t>GIT375 Manipülatif Görsel Anlatım ve Yaratım</t>
   </si>
   <si>
     <t>GIT463 Mitoloji ve İkonografi</t>
   </si>
   <si>
-    <t>GIT492 Mezuniyet Projesi II</t>
-[...17 lines deleted...]
-    <t>GZT464 Haber Eleştirisi</t>
+    <t>GZT205 Dijital Medya Teknolojileri</t>
+  </si>
+  <si>
+    <t>GZT301 Masaüstü Yayıncılık</t>
+  </si>
+  <si>
+    <t>GZT491 Mezuniyet Projesi I</t>
+  </si>
+  <si>
+    <t>HIT101 Halkla İlişkilere Giriş</t>
+  </si>
+  <si>
+    <t>HIT201 Bütünleşik Pazarlama İletişimi</t>
   </si>
   <si>
     <t>HIT203 Etkili İletişim ve Sunum Teknikleri</t>
   </si>
   <si>
+    <t>HIT353 Kamuoyu Araştırmaları</t>
+  </si>
+  <si>
+    <t>HIT371 Dijital Pazarlama</t>
+  </si>
+  <si>
     <t>HIT451 Halkla İlişkiler ve Kriz Yönetimi</t>
   </si>
   <si>
-    <t>HIT454 Kurumsal Sosyal Sorumluluk</t>
-[...8 lines deleted...]
-    <t>HIT468 Sözsüz İletişim</t>
+    <t>HIT459 Halkla İlişkilerde Eleştirel Yaklaşımlar</t>
+  </si>
+  <si>
+    <t>ILET111 İletişime Giriş</t>
   </si>
   <si>
     <t>ILET205 İletişim Tarihi</t>
   </si>
   <si>
-    <t>ILET206 Fotoğrafçılık</t>
-[...4 lines deleted...]
-  <si>
     <t>ILET211 Temel Fotoğrafçılık</t>
   </si>
   <si>
-    <t>ILET214 Mesleki İngilizce II</t>
-[...4 lines deleted...]
-  <si>
     <t>ILET217 Mesleki İngilizce I</t>
   </si>
   <si>
     <t>ILET303 İletişim Kuramları</t>
   </si>
   <si>
     <t>ILET401 İletişim ve Etik</t>
   </si>
   <si>
-    <t>ISG490 İletişimde İş Sağlığı ve Güvenliği</t>
+    <t>NMC101 Introduction to New Media</t>
+  </si>
+  <si>
+    <t>REK201 Pazarlama İletişimi</t>
   </si>
   <si>
     <t>REK353 Reklam Dili</t>
   </si>
   <si>
+    <t>REK355 Tüketici Davranışları</t>
+  </si>
+  <si>
     <t>REK455 Reklam Psikolojisi</t>
   </si>
   <si>
-    <t>RPRG104 Girişimcilik ve Proje Kültürü</t>
-[...5 lines deleted...]
-    <t>RTS474 Televizyon Gazeteciliği</t>
+    <t>REK463 Reklam ve Satış Tutundurma Stratejileri</t>
+  </si>
+  <si>
+    <t>RTS209 Sinemaya Giriş</t>
+  </si>
+  <si>
+    <t>RTS369 Film Dili ve Eleştirisi</t>
+  </si>
+  <si>
+    <t>RTS469 Dünya Sineması</t>
+  </si>
+  <si>
+    <t>SOB201 Research Methods in the Social Sciences</t>
   </si>
   <si>
     <t>YMI101 Yeni Medyaya Giriş</t>
   </si>
   <si>
-    <t>YMI352 Haber Yazım Türleri</t>
-[...14 lines deleted...]
-    <t>GZT492 Mezuniyet Projesi II</t>
+    <t>YMI343 Yapay Zeka Okuryazarlığı</t>
+  </si>
+  <si>
+    <t>YMI373 Televizyon Stüdyosu</t>
+  </si>
+  <si>
+    <t>YMI475 Dijital Medyada Hikaye Anlatımı</t>
+  </si>
+  <si>
+    <t>YMI477 Dijitalleşme ve Gündelik Yaşam</t>
   </si>
   <si>
     <t>Tıp Fakültesi</t>
   </si>
   <si>
+    <t>TSD406 Anestezi ve Reanimasyon</t>
+  </si>
+  <si>
+    <t>TSD505 Kulak Burun ve Boğaz Hastalıkları</t>
+  </si>
+  <si>
     <t>TSD509 Beyin ve Sinir Cerrahisi</t>
   </si>
   <si>
     <t>TSD512 Fiziksel Tıp ve Rehabilitasyon</t>
   </si>
   <si>
     <t>TSD515 Çocuk ve Ergen Ruh Sağlığı ve Hastalıkları</t>
   </si>
   <si>
-    <t>Diş Hekimliği Fakültesi</t>
-[...2 lines deleted...]
-    <t>RPSC109 Positive Psychology and Communication Skills</t>
+    <t>TSD501 Nöroloji</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1696,51 +1651,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E446"/>
+  <dimension ref="A1:E419"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -1866,7475 +1821,7016 @@
         <v>2</v>
       </c>
       <c r="E8">
         <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>5</v>
       </c>
       <c r="B9" t="s">
         <v>14</v>
       </c>
       <c r="C9" t="s">
         <v>7</v>
       </c>
       <c r="D9">
         <v>2</v>
       </c>
       <c r="E9">
         <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="C10" t="s">
         <v>7</v>
       </c>
       <c r="D10">
         <v>2</v>
       </c>
       <c r="E10">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="B11" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C11" t="s">
         <v>7</v>
       </c>
       <c r="D11">
         <v>2</v>
       </c>
       <c r="E11">
         <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B12" t="s">
         <v>18</v>
       </c>
       <c r="C12" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D12">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E12">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C13" t="s">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="D13">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E13">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C14" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D14">
         <v>3</v>
       </c>
       <c r="E14">
         <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B15" t="s">
         <v>23</v>
       </c>
       <c r="C15" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D15">
         <v>3</v>
       </c>
       <c r="E15">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B16" t="s">
         <v>24</v>
       </c>
       <c r="C16" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D16">
         <v>3</v>
       </c>
       <c r="E16">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B17" t="s">
         <v>25</v>
       </c>
       <c r="C17" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D17">
         <v>3</v>
       </c>
       <c r="E17">
         <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>26</v>
       </c>
       <c r="C18" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D18">
         <v>3</v>
       </c>
       <c r="E18">
         <v>5</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B19" t="s">
         <v>27</v>
       </c>
       <c r="C19" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D19">
         <v>3</v>
       </c>
       <c r="E19">
         <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B20" t="s">
         <v>28</v>
       </c>
       <c r="C20" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D20">
         <v>3</v>
       </c>
       <c r="E20">
         <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B21" t="s">
         <v>29</v>
       </c>
       <c r="C21" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D21">
         <v>3</v>
       </c>
       <c r="E21">
         <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B22" t="s">
         <v>30</v>
       </c>
       <c r="C22" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="D22">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E22">
         <v>5</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B23" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C23" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D23">
         <v>3</v>
       </c>
       <c r="E23">
         <v>5</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B24" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C24" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D24">
         <v>3</v>
       </c>
       <c r="E24">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B25" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C25" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D25">
         <v>3</v>
       </c>
       <c r="E25">
         <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B26" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C26" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D26">
         <v>3</v>
       </c>
       <c r="E26">
         <v>5</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B27" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C27" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D27">
         <v>3</v>
       </c>
       <c r="E27">
         <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B28" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C28" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D28">
         <v>3</v>
       </c>
       <c r="E28">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B29" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C29" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="D29">
         <v>3</v>
       </c>
       <c r="E29">
         <v>5</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B30" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C30" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="D30">
         <v>3</v>
       </c>
       <c r="E30">
         <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B31" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C31" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D31">
         <v>3</v>
       </c>
       <c r="E31">
         <v>5</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B32" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C32" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D32">
         <v>3</v>
       </c>
       <c r="E32">
         <v>5</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B33" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C33" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D33">
         <v>3</v>
       </c>
       <c r="E33">
         <v>5</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B34" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C34" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="D34">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E34">
         <v>5</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B35" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C35" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="D35">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E35">
         <v>5</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B36" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C36" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D36">
         <v>3</v>
       </c>
       <c r="E36">
         <v>5</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B37" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C37" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D37">
         <v>3</v>
       </c>
       <c r="E37">
         <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B38" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C38" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D38">
         <v>3</v>
       </c>
       <c r="E38">
         <v>5</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B39" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C39" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D39">
         <v>3</v>
       </c>
       <c r="E39">
         <v>5</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B40" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C40" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="D40">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E40">
         <v>5</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B41" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C41" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="D41">
         <v>3</v>
       </c>
       <c r="E41">
         <v>5</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B42" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C42" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="D42">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E42">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B43" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C43" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D43">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E43">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B44" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C44" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D44">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E44">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B45" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C45" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D45">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E45">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B46" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C46" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D46">
         <v>3</v>
       </c>
       <c r="E46">
         <v>5</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B47" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C47" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D47">
         <v>3</v>
       </c>
       <c r="E47">
         <v>5</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B48" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C48" t="s">
-        <v>39</v>
+        <v>58</v>
       </c>
       <c r="D48">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E48">
-        <v>9</v>
+        <v>4</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B49" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C49" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="D49">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E49">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B50" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C50" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="D50">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E50">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B51" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C51" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="D51">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E51">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
-        <v>20</v>
+        <v>62</v>
       </c>
       <c r="B52" t="s">
         <v>63</v>
       </c>
       <c r="C52" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D52">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E52">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
-        <v>20</v>
+        <v>62</v>
       </c>
       <c r="B53" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="C53" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="D53">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E53">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B54" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C54" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="D54">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E54">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
+        <v>62</v>
+      </c>
+      <c r="B55" t="s">
         <v>65</v>
       </c>
-      <c r="B55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C55" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D55">
         <v>3</v>
       </c>
       <c r="E55">
         <v>5</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B56" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C56" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="D56">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E56">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B57" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C57" t="s">
-        <v>7</v>
+        <v>43</v>
       </c>
       <c r="D57">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E57">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B58" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C58" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="D58">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E58">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B59" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C59" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D59">
         <v>3</v>
       </c>
       <c r="E59">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B60" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C60" t="s">
-        <v>73</v>
+        <v>19</v>
       </c>
       <c r="D60">
         <v>3</v>
       </c>
       <c r="E60">
         <v>5</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B61" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C61" t="s">
-        <v>73</v>
+        <v>19</v>
       </c>
       <c r="D61">
         <v>3</v>
       </c>
       <c r="E61">
         <v>5</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B62" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C62" t="s">
-        <v>73</v>
+        <v>43</v>
       </c>
       <c r="D62">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E62">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C63" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="D63">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E63">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B64" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C64" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="D64">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E64">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B65" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C65" t="s">
-        <v>22</v>
+        <v>77</v>
       </c>
       <c r="D65">
         <v>3</v>
       </c>
       <c r="E65">
         <v>5</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B66" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C66" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D66">
         <v>3</v>
       </c>
       <c r="E66">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B67" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C67" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="D67">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E67">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B68" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C68" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="D68">
         <v>3</v>
       </c>
       <c r="E68">
         <v>5</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B69" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C69" t="s">
-        <v>22</v>
+        <v>77</v>
       </c>
       <c r="D69">
         <v>3</v>
       </c>
       <c r="E69">
         <v>5</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B70" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C70" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D70">
         <v>3</v>
       </c>
       <c r="E70">
         <v>5</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B71" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C71" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D71">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E71">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B72" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C72" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D72">
         <v>3</v>
       </c>
       <c r="E72">
         <v>5</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B73" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C73" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D73">
         <v>3</v>
       </c>
       <c r="E73">
         <v>5</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B74" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C74" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="D74">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E74">
-        <v>8</v>
+        <v>6</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B75" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C75" t="s">
-        <v>90</v>
+        <v>43</v>
       </c>
       <c r="D75">
         <v>4</v>
       </c>
       <c r="E75">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B76" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="C76" t="s">
-        <v>31</v>
+        <v>77</v>
       </c>
       <c r="D76">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E76">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B77" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="C77" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="D77">
         <v>4</v>
       </c>
       <c r="E77">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B78" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C78" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="D78">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E78">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B79" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C79" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="D79">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E79">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B80" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C80" t="s">
-        <v>73</v>
+        <v>43</v>
       </c>
       <c r="D80">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E80">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B81" t="s">
-        <v>96</v>
+        <v>57</v>
       </c>
       <c r="C81" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="D81">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E81">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B82" t="s">
-        <v>97</v>
+        <v>59</v>
       </c>
       <c r="C82" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="D82">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E82">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B83" t="s">
-        <v>98</v>
+        <v>61</v>
       </c>
       <c r="C83" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="D83">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E83">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B84" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="C84" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="D84">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E84">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B85" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="C85" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D85">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E85">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B86" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="C86" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D86">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E86">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B87" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="C87" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="D87">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E87">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B88" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="C88" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="D88">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E88">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B89" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="C89" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="D89">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E89">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B90" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="C90" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D90">
         <v>3</v>
       </c>
       <c r="E90">
         <v>5</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B91" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="C91" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D91">
         <v>3</v>
       </c>
       <c r="E91">
         <v>5</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="B92" t="s">
-        <v>107</v>
+        <v>57</v>
       </c>
       <c r="C92" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="D92">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E92">
         <v>4</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="B93" t="s">
-        <v>108</v>
+        <v>59</v>
       </c>
       <c r="C93" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="D93">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E93">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="B94" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="C94" t="s">
         <v>7</v>
       </c>
       <c r="D94">
         <v>2</v>
       </c>
       <c r="E94">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="B95" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="C95" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="D95">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E95">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="B96" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="C96" t="s">
-        <v>7</v>
+        <v>77</v>
       </c>
       <c r="D96">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E96">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="B97" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="C97" t="s">
-        <v>22</v>
+        <v>106</v>
       </c>
       <c r="D97">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E97">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="B98" t="s">
-        <v>56</v>
+        <v>107</v>
       </c>
       <c r="C98" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="D98">
         <v>1</v>
       </c>
       <c r="E98">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="B99" t="s">
-        <v>54</v>
+        <v>108</v>
       </c>
       <c r="C99" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="D99">
         <v>1</v>
       </c>
       <c r="E99">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="B100" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="C100" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="D100">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="E100">
-        <v>3</v>
+        <v>17</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="B101" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="C101" t="s">
-        <v>22</v>
+        <v>112</v>
       </c>
       <c r="D101">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="E101">
-        <v>5</v>
+        <v>13</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="B102" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="C102" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D102">
         <v>3</v>
       </c>
       <c r="E102">
         <v>5</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="B103" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C103" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D103">
         <v>3</v>
       </c>
       <c r="E103">
         <v>5</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="B104" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="C104" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D104">
         <v>3</v>
       </c>
       <c r="E104">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="B105" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="C105" t="s">
-        <v>22</v>
+        <v>117</v>
       </c>
       <c r="D105">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E105">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="B106" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="C106" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D106">
         <v>3</v>
       </c>
       <c r="E106">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="B107" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="C107" t="s">
-        <v>22</v>
+        <v>120</v>
       </c>
       <c r="D107">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="E107">
-        <v>5</v>
+        <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B108" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="C108" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D108">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E108">
         <v>5</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" t="s">
+        <v>101</v>
+      </c>
+      <c r="B109" t="s">
         <v>122</v>
       </c>
-      <c r="B109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C109" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D109">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E109">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B110" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="C110" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="D110">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E110">
         <v>5</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B111" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C111" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D111">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E111">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B112" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="C112" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D112">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E112">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B113" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="C113" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D113">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E113">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B114" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="C114" t="s">
-        <v>53</v>
+        <v>77</v>
       </c>
       <c r="D114">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E114">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B115" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="C115" t="s">
         <v>7</v>
       </c>
       <c r="D115">
         <v>2</v>
       </c>
       <c r="E115">
         <v>3</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B116" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C116" t="s">
-        <v>53</v>
+        <v>130</v>
       </c>
       <c r="D116">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E116">
         <v>3</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B117" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C117" t="s">
-        <v>53</v>
+        <v>7</v>
       </c>
       <c r="D117">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E117">
         <v>3</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B118" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C118" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D118">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E118">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B119" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C119" t="s">
-        <v>53</v>
+        <v>7</v>
       </c>
       <c r="D119">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E119">
         <v>3</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B120" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C120" t="s">
         <v>7</v>
       </c>
       <c r="D120">
         <v>2</v>
       </c>
       <c r="E120">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B121" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C121" t="s">
-        <v>7</v>
+        <v>67</v>
       </c>
       <c r="D121">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E121">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B122" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C122" t="s">
         <v>7</v>
       </c>
       <c r="D122">
         <v>2</v>
       </c>
       <c r="E122">
         <v>3</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B123" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C123" t="s">
-        <v>53</v>
+        <v>106</v>
       </c>
       <c r="D123">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E123">
-        <v>2</v>
+        <v>7</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B124" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C124" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D124">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E124">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B125" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C125" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D125">
         <v>3</v>
       </c>
       <c r="E125">
         <v>4</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B126" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C126" t="s">
-        <v>7</v>
+        <v>106</v>
       </c>
       <c r="D126">
         <v>2</v>
       </c>
       <c r="E126">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B127" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C127" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="D127">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E127">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B128" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C128" t="s">
-        <v>144</v>
+        <v>58</v>
       </c>
       <c r="D128">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E128">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B129" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="C129" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="D129">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E129">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B130" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="C130" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D130">
         <v>3</v>
       </c>
       <c r="E130">
         <v>5</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B131" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="C131" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D131">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E131">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B132" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C132" t="s">
         <v>7</v>
       </c>
       <c r="D132">
         <v>2</v>
       </c>
       <c r="E132">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B133" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="C133" t="s">
-        <v>150</v>
+        <v>19</v>
       </c>
       <c r="D133">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="E133">
-        <v>15</v>
+        <v>4</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B134" t="s">
-        <v>56</v>
+        <v>148</v>
       </c>
       <c r="C134" t="s">
-        <v>53</v>
+        <v>77</v>
       </c>
       <c r="D134">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E134">
         <v>4</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B135" t="s">
-        <v>55</v>
+        <v>149</v>
       </c>
       <c r="C135" t="s">
-        <v>151</v>
+        <v>19</v>
       </c>
       <c r="D135">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E135">
         <v>4</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B136" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="C136" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D136">
         <v>3</v>
       </c>
       <c r="E136">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B137" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="C137" t="s">
-        <v>73</v>
+        <v>19</v>
       </c>
       <c r="D137">
         <v>3</v>
       </c>
       <c r="E137">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B138" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="C138" t="s">
-        <v>73</v>
+        <v>120</v>
       </c>
       <c r="D138">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="E138">
-        <v>6</v>
+        <v>16</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B139" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="C139" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D139">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E139">
         <v>4</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B140" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="C140" t="s">
-        <v>73</v>
+        <v>19</v>
       </c>
       <c r="D140">
         <v>3</v>
       </c>
       <c r="E140">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B141" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="C141" t="s">
-        <v>73</v>
+        <v>19</v>
       </c>
       <c r="D141">
         <v>3</v>
       </c>
       <c r="E141">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B142" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="C142" t="s">
-        <v>53</v>
+        <v>157</v>
       </c>
       <c r="D142">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="E142">
-        <v>1</v>
+        <v>15</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B143" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="C143" t="s">
-        <v>73</v>
+        <v>19</v>
       </c>
       <c r="D143">
         <v>3</v>
       </c>
       <c r="E143">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B144" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="C144" t="s">
-        <v>73</v>
+        <v>19</v>
       </c>
       <c r="D144">
         <v>3</v>
       </c>
       <c r="E144">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B145" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C145" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
       <c r="D145">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E145">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B146" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="C146" t="s">
-        <v>73</v>
+        <v>130</v>
       </c>
       <c r="D146">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E146">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B147" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="C147" t="s">
-        <v>7</v>
+        <v>77</v>
       </c>
       <c r="D147">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E147">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B148" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C148" t="s">
-        <v>7</v>
+        <v>130</v>
       </c>
       <c r="D148">
         <v>2</v>
       </c>
       <c r="E148">
         <v>3</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B149" t="s">
+        <v>164</v>
+      </c>
+      <c r="C149" t="s">
         <v>165</v>
       </c>
-      <c r="C149" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D149">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E149">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B150" t="s">
         <v>166</v>
       </c>
       <c r="C150" t="s">
-        <v>7</v>
+        <v>130</v>
       </c>
       <c r="D150">
         <v>2</v>
       </c>
       <c r="E150">
         <v>3</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B151" t="s">
         <v>167</v>
       </c>
       <c r="C151" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="D151">
         <v>3</v>
       </c>
       <c r="E151">
         <v>5</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B152" t="s">
         <v>168</v>
       </c>
       <c r="C152" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="D152">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E152">
         <v>4</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B153" t="s">
         <v>169</v>
       </c>
       <c r="C153" t="s">
-        <v>7</v>
+        <v>67</v>
       </c>
       <c r="D153">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E153">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B154" t="s">
         <v>170</v>
       </c>
       <c r="C154" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="D154">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E154">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B155" t="s">
         <v>171</v>
       </c>
       <c r="C155" t="s">
-        <v>90</v>
+        <v>67</v>
       </c>
       <c r="D155">
         <v>4</v>
       </c>
       <c r="E155">
         <v>4</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B156" t="s">
         <v>172</v>
       </c>
       <c r="C156" t="s">
-        <v>90</v>
+        <v>67</v>
       </c>
       <c r="D156">
         <v>4</v>
       </c>
       <c r="E156">
         <v>4</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" t="s">
-        <v>122</v>
+        <v>173</v>
       </c>
       <c r="B157" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C157" t="s">
-        <v>90</v>
+        <v>58</v>
       </c>
       <c r="D157">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E157">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" t="s">
-        <v>122</v>
+        <v>173</v>
       </c>
       <c r="B158" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C158" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="D158">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E158">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" t="s">
-        <v>122</v>
+        <v>173</v>
       </c>
       <c r="B159" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C159" t="s">
         <v>7</v>
       </c>
       <c r="D159">
         <v>2</v>
       </c>
       <c r="E159">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B160" t="s">
+        <v>177</v>
+      </c>
+      <c r="C160" t="s">
+        <v>7</v>
+      </c>
+      <c r="D160">
+        <v>2</v>
+      </c>
+      <c r="E160">
         <v>6</v>
-      </c>
-[...7 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B161" t="s">
-        <v>8</v>
+        <v>178</v>
       </c>
       <c r="C161" t="s">
         <v>7</v>
       </c>
       <c r="D161">
         <v>2</v>
       </c>
       <c r="E161">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B162" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C162" t="s">
         <v>7</v>
       </c>
       <c r="D162">
         <v>2</v>
       </c>
       <c r="E162">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B163" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C163" t="s">
         <v>7</v>
       </c>
       <c r="D163">
         <v>2</v>
       </c>
       <c r="E163">
-        <v>2</v>
+        <v>7</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B164" t="s">
-        <v>13</v>
+        <v>181</v>
       </c>
       <c r="C164" t="s">
         <v>7</v>
       </c>
       <c r="D164">
         <v>2</v>
       </c>
       <c r="E164">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B165" t="s">
-        <v>14</v>
+        <v>182</v>
       </c>
       <c r="C165" t="s">
-        <v>7</v>
+        <v>77</v>
       </c>
       <c r="D165">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E165">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B166" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="C166" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
       <c r="D166">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E166">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B167" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="C167" t="s">
         <v>7</v>
       </c>
       <c r="D167">
         <v>2</v>
       </c>
       <c r="E167">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B168" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="C168" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D168">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E168">
         <v>5</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B169" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="C169" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D169">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E169">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B170" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="C170" t="s">
-        <v>53</v>
+        <v>7</v>
       </c>
       <c r="D170">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E170">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B171" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C171" t="s">
         <v>7</v>
       </c>
       <c r="D171">
         <v>2</v>
       </c>
       <c r="E171">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B172" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="C172" t="s">
-        <v>7</v>
+        <v>190</v>
       </c>
       <c r="D172">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="E172">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B173" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C173" t="s">
-        <v>73</v>
+        <v>19</v>
       </c>
       <c r="D173">
         <v>3</v>
       </c>
       <c r="E173">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B174" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="C174" t="s">
-        <v>7</v>
+        <v>77</v>
       </c>
       <c r="D174">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E174">
         <v>6</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B175" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="C175" t="s">
-        <v>7</v>
+        <v>77</v>
       </c>
       <c r="D175">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E175">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B176" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="C176" t="s">
         <v>7</v>
       </c>
       <c r="D176">
         <v>2</v>
       </c>
       <c r="E176">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B177" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="C177" t="s">
-        <v>191</v>
+        <v>117</v>
       </c>
       <c r="D177">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E177">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B178" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C178" t="s">
         <v>7</v>
       </c>
       <c r="D178">
         <v>2</v>
       </c>
       <c r="E178">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B179" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C179" t="s">
         <v>7</v>
       </c>
       <c r="D179">
         <v>2</v>
       </c>
       <c r="E179">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B180" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="C180" t="s">
         <v>7</v>
       </c>
       <c r="D180">
         <v>2</v>
       </c>
       <c r="E180">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B181" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="C181" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
       <c r="D181">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E181">
-        <v>9</v>
+        <v>5</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B182" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="C182" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
       <c r="D182">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E182">
-        <v>9</v>
+        <v>2</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B183" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="C183" t="s">
         <v>7</v>
       </c>
       <c r="D183">
         <v>2</v>
       </c>
       <c r="E183">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B184" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="C184" t="s">
         <v>7</v>
       </c>
       <c r="D184">
         <v>2</v>
       </c>
       <c r="E184">
         <v>5</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B185" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="C185" t="s">
-        <v>7</v>
+        <v>204</v>
       </c>
       <c r="D185">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E185">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B186" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="C186" t="s">
         <v>7</v>
       </c>
       <c r="D186">
         <v>2</v>
       </c>
       <c r="E186">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B187" t="s">
-        <v>6</v>
+        <v>206</v>
       </c>
       <c r="C187" t="s">
-        <v>7</v>
+        <v>77</v>
       </c>
       <c r="D187">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E187">
-        <v>2</v>
+        <v>8</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B188" t="s">
-        <v>8</v>
+        <v>207</v>
       </c>
       <c r="C188" t="s">
-        <v>7</v>
+        <v>77</v>
       </c>
       <c r="D188">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E188">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B189" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="C189" t="s">
-        <v>73</v>
+        <v>130</v>
       </c>
       <c r="D189">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E189">
         <v>6</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B190" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="C190" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
       <c r="D190">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E190">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B191" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="C191" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
       <c r="D191">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E191">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B192" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="C192" t="s">
-        <v>7</v>
+        <v>77</v>
       </c>
       <c r="D192">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E192">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B193" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="C193" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
       <c r="D193">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E193">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B194" t="s">
-        <v>206</v>
+        <v>213</v>
       </c>
       <c r="C194" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
       <c r="D194">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E194">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B195" t="s">
-        <v>207</v>
+        <v>214</v>
       </c>
       <c r="C195" t="s">
         <v>7</v>
       </c>
       <c r="D195">
         <v>2</v>
       </c>
       <c r="E195">
         <v>5</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B196" t="s">
-        <v>208</v>
+        <v>215</v>
       </c>
       <c r="C196" t="s">
         <v>7</v>
       </c>
       <c r="D196">
         <v>2</v>
       </c>
       <c r="E196">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B197" t="s">
-        <v>209</v>
+        <v>216</v>
       </c>
       <c r="C197" t="s">
         <v>7</v>
       </c>
       <c r="D197">
         <v>2</v>
       </c>
       <c r="E197">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B198" t="s">
-        <v>210</v>
+        <v>217</v>
       </c>
       <c r="C198" t="s">
         <v>7</v>
       </c>
       <c r="D198">
         <v>2</v>
       </c>
       <c r="E198">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B199" t="s">
-        <v>211</v>
+        <v>218</v>
       </c>
       <c r="C199" t="s">
-        <v>7</v>
+        <v>204</v>
       </c>
       <c r="D199">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E199">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B200" t="s">
-        <v>212</v>
+        <v>219</v>
       </c>
       <c r="C200" t="s">
-        <v>7</v>
+        <v>77</v>
       </c>
       <c r="D200">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E200">
         <v>5</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B201" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="C201" t="s">
-        <v>22</v>
+        <v>120</v>
       </c>
       <c r="D201">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="E201">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B202" t="s">
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="C202" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="D202">
         <v>1</v>
       </c>
       <c r="E202">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B203" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
       <c r="C203" t="s">
-        <v>144</v>
+        <v>204</v>
       </c>
       <c r="D203">
         <v>4</v>
       </c>
       <c r="E203">
         <v>7</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B204" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="C204" t="s">
-        <v>144</v>
+        <v>7</v>
       </c>
       <c r="D204">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E204">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B205" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="C205" t="s">
         <v>7</v>
       </c>
       <c r="D205">
         <v>2</v>
       </c>
       <c r="E205">
         <v>3</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B206" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="C206" t="s">
-        <v>144</v>
+        <v>7</v>
       </c>
       <c r="D206">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E206">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B207" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="C207" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
       <c r="D207">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E207">
-        <v>6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B208" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="C208" t="s">
-        <v>53</v>
+        <v>7</v>
       </c>
       <c r="D208">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E208">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B209" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="C209" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D209">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E209">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B210" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="C210" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
       <c r="D210">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E210">
-        <v>6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B211" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="C211" t="s">
         <v>7</v>
       </c>
       <c r="D211">
         <v>2</v>
       </c>
       <c r="E211">
-        <v>8</v>
+        <v>2</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B212" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="C212" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D212">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E212">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B213" t="s">
-        <v>225</v>
+        <v>232</v>
       </c>
       <c r="C213" t="s">
         <v>7</v>
       </c>
       <c r="D213">
         <v>2</v>
       </c>
       <c r="E213">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B214" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="C214" t="s">
         <v>7</v>
       </c>
       <c r="D214">
         <v>2</v>
       </c>
       <c r="E214">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B215" t="s">
-        <v>227</v>
+        <v>234</v>
       </c>
       <c r="C215" t="s">
-        <v>7</v>
+        <v>204</v>
       </c>
       <c r="D215">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E215">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B216" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="C216" t="s">
         <v>7</v>
       </c>
       <c r="D216">
         <v>2</v>
       </c>
       <c r="E216">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B217" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="C217" t="s">
         <v>7</v>
       </c>
       <c r="D217">
         <v>2</v>
       </c>
       <c r="E217">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B218" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="C218" t="s">
         <v>7</v>
       </c>
       <c r="D218">
         <v>2</v>
       </c>
       <c r="E218">
         <v>4</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B219" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="C219" t="s">
         <v>7</v>
       </c>
       <c r="D219">
         <v>2</v>
       </c>
       <c r="E219">
         <v>6</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B220" t="s">
-        <v>232</v>
+        <v>239</v>
       </c>
       <c r="C220" t="s">
         <v>7</v>
       </c>
       <c r="D220">
         <v>2</v>
       </c>
       <c r="E220">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B221" t="s">
-        <v>233</v>
+        <v>240</v>
       </c>
       <c r="C221" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="D221">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E221">
-        <v>7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B222" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="C222" t="s">
-        <v>7</v>
+        <v>130</v>
       </c>
       <c r="D222">
         <v>2</v>
       </c>
       <c r="E222">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B223" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="C223" t="s">
-        <v>144</v>
+        <v>7</v>
       </c>
       <c r="D223">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E223">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B224" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
       <c r="C224" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
       <c r="D224">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E224">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B225" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="C225" t="s">
-        <v>238</v>
+        <v>7</v>
       </c>
       <c r="D225">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="E225">
-        <v>13</v>
+        <v>5</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B226" t="s">
-        <v>239</v>
+        <v>57</v>
       </c>
       <c r="C226" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="D226">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E226">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B227" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="C227" t="s">
-        <v>144</v>
+        <v>7</v>
       </c>
       <c r="D227">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E227">
-        <v>10</v>
+        <v>3</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B228" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="C228" t="s">
-        <v>7</v>
+        <v>190</v>
       </c>
       <c r="D228">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="E228">
-        <v>3</v>
+        <v>13</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B229" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="C229" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
       <c r="D229">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E229">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B230" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="C230" t="s">
         <v>7</v>
       </c>
       <c r="D230">
         <v>2</v>
       </c>
       <c r="E230">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B231" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="C231" t="s">
-        <v>114</v>
+        <v>7</v>
       </c>
       <c r="D231">
         <v>2</v>
       </c>
       <c r="E231">
-        <v>6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B232" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="C232" t="s">
         <v>7</v>
       </c>
       <c r="D232">
         <v>2</v>
       </c>
       <c r="E232">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B233" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="C233" t="s">
         <v>7</v>
       </c>
       <c r="D233">
         <v>2</v>
       </c>
       <c r="E233">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B234" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="C234" t="s">
         <v>7</v>
       </c>
       <c r="D234">
         <v>2</v>
       </c>
       <c r="E234">
         <v>5</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B235" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="C235" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="D235">
         <v>3</v>
       </c>
       <c r="E235">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B236" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C236" t="s">
-        <v>250</v>
+        <v>7</v>
       </c>
       <c r="D236">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E236">
-        <v>15</v>
+        <v>3</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B237" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="C237" t="s">
         <v>7</v>
       </c>
       <c r="D237">
         <v>2</v>
       </c>
       <c r="E237">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B238" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="C238" t="s">
         <v>7</v>
       </c>
       <c r="D238">
         <v>2</v>
       </c>
       <c r="E238">
         <v>3</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B239" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="C239" t="s">
         <v>7</v>
       </c>
       <c r="D239">
         <v>2</v>
       </c>
       <c r="E239">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B240" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="C240" t="s">
         <v>7</v>
       </c>
       <c r="D240">
         <v>2</v>
       </c>
       <c r="E240">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B241" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="C241" t="s">
-        <v>39</v>
+        <v>7</v>
       </c>
       <c r="D241">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E241">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B242" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="C242" t="s">
         <v>7</v>
       </c>
       <c r="D242">
         <v>2</v>
       </c>
       <c r="E242">
         <v>4</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B243" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="C243" t="s">
         <v>7</v>
       </c>
       <c r="D243">
         <v>2</v>
       </c>
       <c r="E243">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B244" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="C244" t="s">
-        <v>7</v>
+        <v>77</v>
       </c>
       <c r="D244">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E244">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B245" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="C245" t="s">
-        <v>7</v>
+        <v>77</v>
       </c>
       <c r="D245">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E245">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B246" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="C246" t="s">
         <v>7</v>
       </c>
       <c r="D246">
         <v>2</v>
       </c>
       <c r="E246">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B247" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="C247" t="s">
-        <v>144</v>
+        <v>7</v>
       </c>
       <c r="D247">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E247">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B248" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="C248" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="D248">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E248">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B249" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="C249" t="s">
-        <v>264</v>
+        <v>7</v>
       </c>
       <c r="D249">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="E249">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B250" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="C250" t="s">
-        <v>53</v>
+        <v>7</v>
       </c>
       <c r="D250">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E250">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B251" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="C251" t="s">
-        <v>53</v>
+        <v>77</v>
       </c>
       <c r="D251">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E251">
-        <v>3</v>
+        <v>9</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B252" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="C252" t="s">
-        <v>144</v>
+        <v>7</v>
       </c>
       <c r="D252">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E252">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B253" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="C253" t="s">
-        <v>22</v>
+        <v>77</v>
       </c>
       <c r="D253">
         <v>3</v>
       </c>
       <c r="E253">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B254" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="C254" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D254">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E254">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B255" t="s">
-        <v>177</v>
+        <v>273</v>
       </c>
       <c r="C255" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D255">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E255">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B256" t="s">
-        <v>178</v>
+        <v>274</v>
       </c>
       <c r="C256" t="s">
         <v>7</v>
       </c>
       <c r="D256">
         <v>2</v>
       </c>
       <c r="E256">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B257" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="C257" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D257">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E257">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B258" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="C258" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="D258">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E258">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B259" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="C259" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D259">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E259">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B260" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="C260" t="s">
         <v>7</v>
       </c>
       <c r="D260">
         <v>2</v>
       </c>
       <c r="E260">
         <v>4</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B261" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="C261" t="s">
-        <v>7</v>
+        <v>190</v>
       </c>
       <c r="D261">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="E261">
-        <v>4</v>
+        <v>10</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B262" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="C262" t="s">
-        <v>7</v>
+        <v>130</v>
       </c>
       <c r="D262">
         <v>2</v>
       </c>
       <c r="E262">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B263" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="C263" t="s">
         <v>7</v>
       </c>
       <c r="D263">
         <v>2</v>
       </c>
       <c r="E263">
         <v>4</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B264" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="C264" t="s">
-        <v>73</v>
+        <v>204</v>
       </c>
       <c r="D264">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E264">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B265" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="C265" t="s">
-        <v>73</v>
+        <v>204</v>
       </c>
       <c r="D265">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E265">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B266" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="C266" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="D266">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E266">
         <v>3</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B267" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="C267" t="s">
         <v>7</v>
       </c>
       <c r="D267">
         <v>2</v>
       </c>
       <c r="E267">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B268" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="C268" t="s">
-        <v>7</v>
+        <v>204</v>
       </c>
       <c r="D268">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E268">
-        <v>2</v>
+        <v>11</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B269" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="C269" t="s">
         <v>7</v>
       </c>
       <c r="D269">
         <v>2</v>
       </c>
       <c r="E269">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B270" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="C270" t="s">
         <v>7</v>
       </c>
       <c r="D270">
         <v>2</v>
       </c>
       <c r="E270">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B271" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="C271" t="s">
         <v>7</v>
       </c>
       <c r="D271">
         <v>2</v>
       </c>
       <c r="E271">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B272" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="C272" t="s">
         <v>7</v>
       </c>
       <c r="D272">
         <v>2</v>
       </c>
       <c r="E272">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B273" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="C273" t="s">
-        <v>7</v>
+        <v>77</v>
       </c>
       <c r="D273">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E273">
-        <v>2</v>
+        <v>9</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B274" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="C274" t="s">
         <v>7</v>
       </c>
       <c r="D274">
         <v>2</v>
       </c>
       <c r="E274">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B275" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="C275" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D275">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E275">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B276" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="C276" t="s">
         <v>7</v>
       </c>
       <c r="D276">
         <v>2</v>
       </c>
       <c r="E276">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B277" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="C277" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D277">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E277">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B278" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="C278" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="D278">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E278">
         <v>3</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B279" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="C279" t="s">
-        <v>7</v>
+        <v>190</v>
       </c>
       <c r="D279">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="E279">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B280" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="C280" t="s">
-        <v>73</v>
+        <v>19</v>
       </c>
       <c r="D280">
         <v>3</v>
       </c>
       <c r="E280">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B281" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C281" t="s">
         <v>7</v>
       </c>
       <c r="D281">
         <v>2</v>
       </c>
       <c r="E281">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B282" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="C282" t="s">
         <v>7</v>
       </c>
       <c r="D282">
         <v>2</v>
       </c>
       <c r="E282">
         <v>4</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B283" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="C283" t="s">
         <v>7</v>
       </c>
       <c r="D283">
         <v>2</v>
       </c>
       <c r="E283">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B284" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="C284" t="s">
         <v>7</v>
       </c>
       <c r="D284">
         <v>2</v>
       </c>
       <c r="E284">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B285" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="C285" t="s">
-        <v>114</v>
+        <v>77</v>
       </c>
       <c r="D285">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E285">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B286" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="C286" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="D286">
         <v>3</v>
       </c>
       <c r="E286">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B287" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="C287" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
       <c r="D287">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E287">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B288" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="C288" t="s">
         <v>7</v>
       </c>
       <c r="D288">
         <v>2</v>
       </c>
       <c r="E288">
         <v>2</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B289" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="C289" t="s">
         <v>7</v>
       </c>
       <c r="D289">
         <v>2</v>
       </c>
       <c r="E289">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B290" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="C290" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D290">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E290">
         <v>4</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B291" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="C291" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
       <c r="D291">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E291">
-        <v>6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B292" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="C292" t="s">
         <v>7</v>
       </c>
       <c r="D292">
         <v>2</v>
       </c>
       <c r="E292">
         <v>4</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B293" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="C293" t="s">
-        <v>73</v>
+        <v>130</v>
       </c>
       <c r="D293">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E293">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B294" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="C294" t="s">
-        <v>144</v>
+        <v>7</v>
       </c>
       <c r="D294">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E294">
-        <v>12</v>
+        <v>4</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B295" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="C295" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="D295">
         <v>3</v>
       </c>
       <c r="E295">
         <v>11</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B296" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="C296" t="s">
         <v>7</v>
       </c>
       <c r="D296">
         <v>2</v>
       </c>
       <c r="E296">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B297" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="C297" t="s">
         <v>7</v>
       </c>
       <c r="D297">
         <v>2</v>
       </c>
       <c r="E297">
         <v>4</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B298" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="C298" t="s">
         <v>7</v>
       </c>
       <c r="D298">
         <v>2</v>
       </c>
       <c r="E298">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B299" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="C299" t="s">
-        <v>7</v>
+        <v>130</v>
       </c>
       <c r="D299">
         <v>2</v>
       </c>
       <c r="E299">
         <v>4</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B300" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="C300" t="s">
         <v>7</v>
       </c>
       <c r="D300">
         <v>2</v>
       </c>
       <c r="E300">
         <v>3</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B301" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="C301" t="s">
         <v>7</v>
       </c>
       <c r="D301">
         <v>2</v>
       </c>
       <c r="E301">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B302" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="C302" t="s">
-        <v>114</v>
+        <v>7</v>
       </c>
       <c r="D302">
         <v>2</v>
       </c>
       <c r="E302">
         <v>4</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B303" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="C303" t="s">
         <v>7</v>
       </c>
       <c r="D303">
         <v>2</v>
       </c>
       <c r="E303">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B304" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="C304" t="s">
-        <v>7</v>
+        <v>77</v>
       </c>
       <c r="D304">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E304">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B305" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C305" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D305">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E305">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B306" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="C306" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
       <c r="D306">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E306">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B307" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="C307" t="s">
-        <v>7</v>
+        <v>190</v>
       </c>
       <c r="D307">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="E307">
-        <v>4</v>
+        <v>13</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B308" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="C308" t="s">
         <v>7</v>
       </c>
       <c r="D308">
         <v>2</v>
       </c>
       <c r="E308">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B309" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="C309" t="s">
-        <v>7</v>
+        <v>77</v>
       </c>
       <c r="D309">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E309">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B310" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="C310" t="s">
-        <v>7</v>
+        <v>77</v>
       </c>
       <c r="D310">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E310">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B311" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="C311" t="s">
-        <v>238</v>
+        <v>7</v>
       </c>
       <c r="D311">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="E311">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B312" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="C312" t="s">
         <v>7</v>
       </c>
       <c r="D312">
         <v>2</v>
       </c>
       <c r="E312">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B313" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="C313" t="s">
-        <v>53</v>
+        <v>190</v>
       </c>
       <c r="D313">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="E313">
-        <v>3</v>
+        <v>10</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B314" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="C314" t="s">
-        <v>114</v>
+        <v>19</v>
       </c>
       <c r="D314">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E314">
         <v>4</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B315" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="C315" t="s">
-        <v>144</v>
+        <v>19</v>
       </c>
       <c r="D315">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E315">
-        <v>8</v>
+        <v>6</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B316" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="C316" t="s">
-        <v>238</v>
+        <v>19</v>
       </c>
       <c r="D316">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="E316">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B317" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="C317" t="s">
-        <v>7</v>
+        <v>77</v>
       </c>
       <c r="D317">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E317">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B318" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="C318" t="s">
         <v>7</v>
       </c>
       <c r="D318">
         <v>2</v>
       </c>
       <c r="E318">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B319" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="C319" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D319">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E319">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B320" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="C320" t="s">
         <v>7</v>
       </c>
       <c r="D320">
         <v>2</v>
       </c>
       <c r="E320">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B321" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="C321" t="s">
-        <v>250</v>
+        <v>7</v>
       </c>
       <c r="D321">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E321">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B322" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="C322" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D322">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E322">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B323" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="C323" t="s">
         <v>7</v>
       </c>
       <c r="D323">
         <v>2</v>
       </c>
       <c r="E323">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B324" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="C324" t="s">
-        <v>250</v>
+        <v>77</v>
       </c>
       <c r="D324">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E324">
-        <v>14</v>
+        <v>8</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B325" t="s">
-        <v>338</v>
+        <v>59</v>
       </c>
       <c r="C325" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="D325">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E325">
         <v>4</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B326" t="s">
-        <v>339</v>
+        <v>9</v>
       </c>
       <c r="C326" t="s">
         <v>7</v>
       </c>
       <c r="D326">
         <v>2</v>
       </c>
       <c r="E326">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B327" t="s">
-        <v>340</v>
+        <v>10</v>
       </c>
       <c r="C327" t="s">
         <v>7</v>
       </c>
       <c r="D327">
         <v>2</v>
       </c>
       <c r="E327">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B328" t="s">
-        <v>341</v>
+        <v>11</v>
       </c>
       <c r="C328" t="s">
         <v>7</v>
       </c>
       <c r="D328">
         <v>2</v>
       </c>
       <c r="E328">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B329" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="C329" t="s">
-        <v>53</v>
+        <v>7</v>
       </c>
       <c r="D329">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E329">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B330" t="s">
-        <v>56</v>
+        <v>13</v>
       </c>
       <c r="C330" t="s">
-        <v>53</v>
+        <v>7</v>
       </c>
       <c r="D330">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E330">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B331" t="s">
-        <v>342</v>
+        <v>14</v>
       </c>
       <c r="C331" t="s">
         <v>7</v>
       </c>
       <c r="D331">
         <v>2</v>
       </c>
       <c r="E331">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B332" t="s">
-        <v>343</v>
+        <v>15</v>
       </c>
       <c r="C332" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D332">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E332">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B333" t="s">
-        <v>344</v>
+        <v>16</v>
       </c>
       <c r="C333" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D333">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E333">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B334" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="C334" t="s">
         <v>7</v>
       </c>
       <c r="D334">
         <v>2</v>
       </c>
       <c r="E334">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B335" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="C335" t="s">
         <v>7</v>
       </c>
       <c r="D335">
         <v>2</v>
       </c>
       <c r="E335">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B336" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="C336" t="s">
         <v>7</v>
       </c>
       <c r="D336">
         <v>2</v>
       </c>
       <c r="E336">
         <v>3</v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B337" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="C337" t="s">
         <v>7</v>
       </c>
       <c r="D337">
         <v>2</v>
       </c>
       <c r="E337">
         <v>4</v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B338" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="C338" t="s">
-        <v>7</v>
+        <v>77</v>
       </c>
       <c r="D338">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E338">
         <v>6</v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B339" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="C339" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D339">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E339">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B340" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="C340" t="s">
         <v>7</v>
       </c>
       <c r="D340">
         <v>2</v>
       </c>
       <c r="E340">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B341" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="C341" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
       <c r="D341">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E341">
         <v>5</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B342" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="C342" t="s">
         <v>7</v>
       </c>
       <c r="D342">
         <v>2</v>
       </c>
       <c r="E342">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B343" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="C343" t="s">
         <v>7</v>
       </c>
       <c r="D343">
         <v>2</v>
       </c>
       <c r="E343">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" t="s">
-        <v>176</v>
+        <v>353</v>
       </c>
       <c r="B344" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="C344" t="s">
-        <v>7</v>
+        <v>77</v>
       </c>
       <c r="D344">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E344">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" t="s">
-        <v>176</v>
+        <v>353</v>
       </c>
       <c r="B345" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="C345" t="s">
-        <v>22</v>
+        <v>77</v>
       </c>
       <c r="D345">
         <v>3</v>
       </c>
       <c r="E345">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" t="s">
-        <v>176</v>
+        <v>353</v>
       </c>
       <c r="B346" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="C346" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D346">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E346">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" t="s">
-        <v>176</v>
+        <v>353</v>
       </c>
       <c r="B347" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="C347" t="s">
-        <v>22</v>
+        <v>77</v>
       </c>
       <c r="D347">
         <v>3</v>
       </c>
       <c r="E347">
         <v>4</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" t="s">
-        <v>176</v>
+        <v>353</v>
       </c>
       <c r="B348" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="C348" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D348">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E348">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" t="s">
-        <v>176</v>
+        <v>353</v>
       </c>
       <c r="B349" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="C349" t="s">
         <v>7</v>
       </c>
       <c r="D349">
         <v>2</v>
       </c>
       <c r="E349">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" t="s">
-        <v>176</v>
+        <v>353</v>
       </c>
       <c r="B350" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="C350" t="s">
-        <v>7</v>
+        <v>77</v>
       </c>
       <c r="D350">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E350">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" t="s">
-        <v>176</v>
+        <v>353</v>
       </c>
       <c r="B351" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="C351" t="s">
-        <v>7</v>
+        <v>77</v>
       </c>
       <c r="D351">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E351">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" t="s">
-        <v>176</v>
+        <v>353</v>
       </c>
       <c r="B352" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="C352" t="s">
-        <v>7</v>
+        <v>77</v>
       </c>
       <c r="D352">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E352">
         <v>4</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" t="s">
-        <v>176</v>
+        <v>353</v>
       </c>
       <c r="B353" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="C353" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D353">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E353">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" t="s">
-        <v>176</v>
+        <v>353</v>
       </c>
       <c r="B354" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="C354" t="s">
-        <v>7</v>
+        <v>77</v>
       </c>
       <c r="D354">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E354">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" t="s">
-        <v>176</v>
+        <v>353</v>
       </c>
       <c r="B355" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="C355" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="D355">
         <v>3</v>
       </c>
       <c r="E355">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" t="s">
-        <v>176</v>
+        <v>353</v>
       </c>
       <c r="B356" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="C356" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D356">
         <v>3</v>
       </c>
       <c r="E356">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="357" spans="1:5">
       <c r="A357" t="s">
-        <v>176</v>
+        <v>353</v>
       </c>
       <c r="B357" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="C357" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D357">
         <v>3</v>
       </c>
       <c r="E357">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="358" spans="1:5">
       <c r="A358" t="s">
-        <v>176</v>
+        <v>353</v>
       </c>
       <c r="B358" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="C358" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D358">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E358">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="359" spans="1:5">
       <c r="A359" t="s">
-        <v>176</v>
+        <v>353</v>
       </c>
       <c r="B359" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="C359" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D359">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E359">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" t="s">
-        <v>176</v>
+        <v>353</v>
       </c>
       <c r="B360" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="C360" t="s">
-        <v>22</v>
+        <v>77</v>
       </c>
       <c r="D360">
         <v>3</v>
       </c>
       <c r="E360">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" t="s">
-        <v>176</v>
+        <v>353</v>
       </c>
       <c r="B361" t="s">
+        <v>371</v>
+      </c>
+      <c r="C361" t="s">
         <v>372</v>
       </c>
-      <c r="C361" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D361">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E361">
-        <v>9</v>
+        <v>4</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="A362" t="s">
-        <v>176</v>
+        <v>353</v>
       </c>
       <c r="B362" t="s">
         <v>373</v>
       </c>
       <c r="C362" t="s">
-        <v>238</v>
+        <v>19</v>
       </c>
       <c r="D362">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="E362">
-        <v>14</v>
+        <v>4</v>
       </c>
     </row>
     <row r="363" spans="1:5">
       <c r="A363" t="s">
-        <v>176</v>
+        <v>353</v>
       </c>
       <c r="B363" t="s">
         <v>374</v>
       </c>
       <c r="C363" t="s">
-        <v>238</v>
+        <v>19</v>
       </c>
       <c r="D363">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="E363">
-        <v>15</v>
+        <v>4</v>
       </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" t="s">
-        <v>176</v>
+        <v>353</v>
       </c>
       <c r="B364" t="s">
         <v>375</v>
       </c>
       <c r="C364" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D364">
         <v>3</v>
       </c>
       <c r="E364">
         <v>5</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" t="s">
-        <v>176</v>
+        <v>353</v>
       </c>
       <c r="B365" t="s">
         <v>376</v>
       </c>
       <c r="C365" t="s">
-        <v>7</v>
+        <v>77</v>
       </c>
       <c r="D365">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E365">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" t="s">
-        <v>176</v>
+        <v>353</v>
       </c>
       <c r="B366" t="s">
         <v>377</v>
       </c>
       <c r="C366" t="s">
-        <v>7</v>
+        <v>130</v>
       </c>
       <c r="D366">
         <v>2</v>
       </c>
       <c r="E366">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" t="s">
-        <v>176</v>
+        <v>353</v>
       </c>
       <c r="B367" t="s">
         <v>378</v>
       </c>
       <c r="C367" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D367">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E367">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" t="s">
-        <v>176</v>
+        <v>353</v>
       </c>
       <c r="B368" t="s">
         <v>379</v>
       </c>
       <c r="C368" t="s">
         <v>7</v>
       </c>
       <c r="D368">
         <v>2</v>
       </c>
       <c r="E368">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" t="s">
-        <v>176</v>
+        <v>353</v>
       </c>
       <c r="B369" t="s">
-        <v>380</v>
+        <v>61</v>
       </c>
       <c r="C369" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="D369">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E369">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="370" spans="1:5">
       <c r="A370" t="s">
-        <v>176</v>
+        <v>353</v>
       </c>
       <c r="B370" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="C370" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="D370">
         <v>3</v>
       </c>
       <c r="E370">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="A371" t="s">
-        <v>176</v>
+        <v>353</v>
       </c>
       <c r="B371" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="C371" t="s">
-        <v>7</v>
+        <v>77</v>
       </c>
       <c r="D371">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E371">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="A372" t="s">
-        <v>176</v>
+        <v>353</v>
       </c>
       <c r="B372" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="C372" t="s">
-        <v>73</v>
+        <v>19</v>
       </c>
       <c r="D372">
         <v>3</v>
       </c>
       <c r="E372">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" t="s">
-        <v>176</v>
+        <v>353</v>
       </c>
       <c r="B373" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="C373" t="s">
-        <v>31</v>
+        <v>77</v>
       </c>
       <c r="D373">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E373">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" t="s">
-        <v>176</v>
+        <v>353</v>
       </c>
       <c r="B374" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="C374" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D374">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E374">
         <v>4</v>
       </c>
     </row>
     <row r="375" spans="1:5">
       <c r="A375" t="s">
-        <v>176</v>
+        <v>353</v>
       </c>
       <c r="B375" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="C375" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D375">
         <v>3</v>
       </c>
       <c r="E375">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="376" spans="1:5">
       <c r="A376" t="s">
-        <v>176</v>
+        <v>353</v>
       </c>
       <c r="B376" t="s">
-        <v>13</v>
+        <v>386</v>
       </c>
       <c r="C376" t="s">
-        <v>7</v>
+        <v>77</v>
       </c>
       <c r="D376">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E376">
-        <v>2</v>
+        <v>7</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" t="s">
-        <v>176</v>
+        <v>353</v>
       </c>
       <c r="B377" t="s">
-        <v>14</v>
+        <v>387</v>
       </c>
       <c r="C377" t="s">
-        <v>7</v>
+        <v>77</v>
       </c>
       <c r="D377">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E377">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" t="s">
-        <v>176</v>
+        <v>353</v>
       </c>
       <c r="B378" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C378" t="s">
-        <v>7</v>
+        <v>77</v>
       </c>
       <c r="D378">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E378">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="379" spans="1:5">
       <c r="A379" t="s">
-        <v>176</v>
+        <v>353</v>
       </c>
       <c r="B379" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C379" t="s">
-        <v>73</v>
+        <v>19</v>
       </c>
       <c r="D379">
         <v>3</v>
       </c>
       <c r="E379">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="380" spans="1:5">
       <c r="A380" t="s">
-        <v>176</v>
+        <v>353</v>
       </c>
       <c r="B380" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C380" t="s">
-        <v>7</v>
+        <v>77</v>
       </c>
       <c r="D380">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E380">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" t="s">
-        <v>176</v>
+        <v>353</v>
       </c>
       <c r="B381" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C381" t="s">
-        <v>22</v>
+        <v>372</v>
       </c>
       <c r="D381">
         <v>3</v>
       </c>
       <c r="E381">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="382" spans="1:5">
       <c r="A382" t="s">
-        <v>391</v>
+        <v>353</v>
       </c>
       <c r="B382" t="s">
         <v>392</v>
       </c>
       <c r="C382" t="s">
-        <v>73</v>
+        <v>19</v>
       </c>
       <c r="D382">
         <v>3</v>
       </c>
       <c r="E382">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" t="s">
-        <v>391</v>
+        <v>353</v>
       </c>
       <c r="B383" t="s">
         <v>393</v>
       </c>
       <c r="C383" t="s">
-        <v>22</v>
+        <v>77</v>
       </c>
       <c r="D383">
         <v>3</v>
       </c>
       <c r="E383">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="384" spans="1:5">
       <c r="A384" t="s">
-        <v>391</v>
+        <v>353</v>
       </c>
       <c r="B384" t="s">
         <v>394</v>
       </c>
       <c r="C384" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="D384">
         <v>3</v>
       </c>
       <c r="E384">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" t="s">
-        <v>391</v>
+        <v>353</v>
       </c>
       <c r="B385" t="s">
         <v>395</v>
       </c>
       <c r="C385" t="s">
-        <v>396</v>
+        <v>372</v>
       </c>
       <c r="D385">
         <v>3</v>
       </c>
       <c r="E385">
         <v>10</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" t="s">
-        <v>391</v>
+        <v>353</v>
       </c>
       <c r="B386" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="C386" t="s">
-        <v>396</v>
+        <v>19</v>
       </c>
       <c r="D386">
         <v>3</v>
       </c>
       <c r="E386">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="A387" t="s">
-        <v>391</v>
+        <v>353</v>
       </c>
       <c r="B387" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="C387" t="s">
-        <v>73</v>
+        <v>19</v>
       </c>
       <c r="D387">
         <v>3</v>
       </c>
       <c r="E387">
         <v>4</v>
       </c>
     </row>
     <row r="388" spans="1:5">
       <c r="A388" t="s">
-        <v>391</v>
+        <v>353</v>
       </c>
       <c r="B388" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="C388" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="D388">
         <v>3</v>
       </c>
       <c r="E388">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="389" spans="1:5">
       <c r="A389" t="s">
-        <v>391</v>
+        <v>353</v>
       </c>
       <c r="B389" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="C389" t="s">
-        <v>73</v>
+        <v>19</v>
       </c>
       <c r="D389">
         <v>3</v>
       </c>
       <c r="E389">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="390" spans="1:5">
       <c r="A390" t="s">
-        <v>391</v>
+        <v>353</v>
       </c>
       <c r="B390" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="C390" t="s">
-        <v>396</v>
+        <v>19</v>
       </c>
       <c r="D390">
         <v>3</v>
       </c>
       <c r="E390">
         <v>4</v>
       </c>
     </row>
     <row r="391" spans="1:5">
       <c r="A391" t="s">
-        <v>391</v>
+        <v>353</v>
       </c>
       <c r="B391" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="C391" t="s">
-        <v>73</v>
+        <v>19</v>
       </c>
       <c r="D391">
         <v>3</v>
       </c>
       <c r="E391">
         <v>4</v>
       </c>
     </row>
     <row r="392" spans="1:5">
       <c r="A392" t="s">
-        <v>391</v>
+        <v>353</v>
       </c>
       <c r="B392" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="C392" t="s">
-        <v>73</v>
+        <v>19</v>
       </c>
       <c r="D392">
         <v>3</v>
       </c>
       <c r="E392">
         <v>4</v>
       </c>
     </row>
     <row r="393" spans="1:5">
       <c r="A393" t="s">
-        <v>391</v>
+        <v>353</v>
       </c>
       <c r="B393" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="C393" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D393">
         <v>3</v>
       </c>
       <c r="E393">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="394" spans="1:5">
       <c r="A394" t="s">
-        <v>391</v>
+        <v>353</v>
       </c>
       <c r="B394" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="C394" t="s">
-        <v>396</v>
+        <v>19</v>
       </c>
       <c r="D394">
         <v>3</v>
       </c>
       <c r="E394">
-        <v>10</v>
+        <v>4</v>
       </c>
     </row>
     <row r="395" spans="1:5">
       <c r="A395" t="s">
-        <v>391</v>
+        <v>353</v>
       </c>
       <c r="B395" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="C395" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="D395">
         <v>3</v>
       </c>
       <c r="E395">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="396" spans="1:5">
       <c r="A396" t="s">
-        <v>391</v>
+        <v>353</v>
       </c>
       <c r="B396" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="C396" t="s">
-        <v>73</v>
+        <v>130</v>
       </c>
       <c r="D396">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E396">
-        <v>7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="397" spans="1:5">
       <c r="A397" t="s">
-        <v>391</v>
+        <v>353</v>
       </c>
       <c r="B397" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="C397" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D397">
         <v>3</v>
       </c>
       <c r="E397">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="398" spans="1:5">
       <c r="A398" t="s">
-        <v>391</v>
+        <v>353</v>
       </c>
       <c r="B398" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="C398" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D398">
         <v>3</v>
       </c>
       <c r="E398">
         <v>4</v>
       </c>
     </row>
     <row r="399" spans="1:5">
       <c r="A399" t="s">
-        <v>391</v>
+        <v>353</v>
       </c>
       <c r="B399" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="C399" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D399">
         <v>3</v>
       </c>
       <c r="E399">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="400" spans="1:5">
       <c r="A400" t="s">
-        <v>391</v>
+        <v>353</v>
       </c>
       <c r="B400" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="C400" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D400">
         <v>3</v>
       </c>
       <c r="E400">
         <v>4</v>
       </c>
     </row>
     <row r="401" spans="1:5">
       <c r="A401" t="s">
-        <v>391</v>
+        <v>353</v>
       </c>
       <c r="B401" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="C401" t="s">
-        <v>73</v>
+        <v>19</v>
       </c>
       <c r="D401">
         <v>3</v>
       </c>
       <c r="E401">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="402" spans="1:5">
       <c r="A402" t="s">
-        <v>391</v>
+        <v>353</v>
       </c>
       <c r="B402" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="C402" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D402">
         <v>3</v>
       </c>
       <c r="E402">
         <v>4</v>
       </c>
     </row>
     <row r="403" spans="1:5">
       <c r="A403" t="s">
-        <v>391</v>
+        <v>353</v>
       </c>
       <c r="B403" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="C403" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D403">
         <v>3</v>
       </c>
       <c r="E403">
         <v>4</v>
       </c>
     </row>
     <row r="404" spans="1:5">
       <c r="A404" t="s">
-        <v>391</v>
+        <v>353</v>
       </c>
       <c r="B404" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="C404" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D404">
         <v>3</v>
       </c>
       <c r="E404">
         <v>4</v>
       </c>
     </row>
     <row r="405" spans="1:5">
       <c r="A405" t="s">
-        <v>391</v>
+        <v>353</v>
       </c>
       <c r="B405" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="C405" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D405">
         <v>3</v>
       </c>
       <c r="E405">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="406" spans="1:5">
       <c r="A406" t="s">
-        <v>391</v>
+        <v>353</v>
       </c>
       <c r="B406" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="C406" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D406">
         <v>3</v>
       </c>
       <c r="E406">
         <v>4</v>
       </c>
     </row>
     <row r="407" spans="1:5">
       <c r="A407" t="s">
-        <v>391</v>
+        <v>353</v>
       </c>
       <c r="B407" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="C407" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D407">
         <v>3</v>
       </c>
       <c r="E407">
         <v>4</v>
       </c>
     </row>
     <row r="408" spans="1:5">
       <c r="A408" t="s">
-        <v>391</v>
+        <v>353</v>
       </c>
       <c r="B408" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="C408" t="s">
-        <v>73</v>
+        <v>19</v>
       </c>
       <c r="D408">
         <v>3</v>
       </c>
       <c r="E408">
         <v>4</v>
       </c>
     </row>
     <row r="409" spans="1:5">
       <c r="A409" t="s">
-        <v>391</v>
+        <v>353</v>
       </c>
       <c r="B409" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="C409" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D409">
         <v>3</v>
       </c>
       <c r="E409">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="410" spans="1:5">
       <c r="A410" t="s">
-        <v>391</v>
+        <v>353</v>
       </c>
       <c r="B410" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="C410" t="s">
-        <v>73</v>
+        <v>19</v>
       </c>
       <c r="D410">
         <v>3</v>
       </c>
       <c r="E410">
         <v>4</v>
       </c>
     </row>
     <row r="411" spans="1:5">
       <c r="A411" t="s">
-        <v>391</v>
+        <v>353</v>
       </c>
       <c r="B411" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="C411" t="s">
-        <v>114</v>
+        <v>19</v>
       </c>
       <c r="D411">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E411">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="412" spans="1:5">
       <c r="A412" t="s">
-        <v>391</v>
+        <v>353</v>
       </c>
       <c r="B412" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="C412" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D412">
         <v>3</v>
       </c>
       <c r="E412">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="413" spans="1:5">
       <c r="A413" t="s">
-        <v>391</v>
+        <v>353</v>
       </c>
       <c r="B413" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="C413" t="s">
-        <v>114</v>
+        <v>19</v>
       </c>
       <c r="D413">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E413">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="414" spans="1:5">
       <c r="A414" t="s">
-        <v>391</v>
+        <v>424</v>
       </c>
       <c r="B414" t="s">
         <v>425</v>
       </c>
       <c r="C414" t="s">
-        <v>22</v>
+        <v>77</v>
       </c>
       <c r="D414">
         <v>3</v>
       </c>
       <c r="E414">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="415" spans="1:5">
       <c r="A415" t="s">
-        <v>391</v>
+        <v>424</v>
       </c>
       <c r="B415" t="s">
         <v>426</v>
       </c>
       <c r="C415" t="s">
-        <v>22</v>
+        <v>77</v>
       </c>
       <c r="D415">
         <v>3</v>
       </c>
       <c r="E415">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="416" spans="1:5">
       <c r="A416" t="s">
-        <v>391</v>
+        <v>424</v>
       </c>
       <c r="B416" t="s">
         <v>427</v>
       </c>
       <c r="C416" t="s">
-        <v>7</v>
+        <v>130</v>
       </c>
       <c r="D416">
         <v>2</v>
       </c>
       <c r="E416">
         <v>3</v>
       </c>
     </row>
     <row r="417" spans="1:5">
       <c r="A417" t="s">
-        <v>391</v>
+        <v>424</v>
       </c>
       <c r="B417" t="s">
         <v>428</v>
       </c>
       <c r="C417" t="s">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="D417">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E417">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="418" spans="1:5">
       <c r="A418" t="s">
-        <v>391</v>
+        <v>424</v>
       </c>
       <c r="B418" t="s">
         <v>429</v>
       </c>
       <c r="C418" t="s">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="D418">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E418">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="419" spans="1:5">
       <c r="A419" t="s">
-        <v>391</v>
+        <v>424</v>
       </c>
       <c r="B419" t="s">
-        <v>55</v>
+        <v>430</v>
       </c>
       <c r="C419" t="s">
-        <v>53</v>
+        <v>77</v>
       </c>
       <c r="D419">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E419">
-        <v>4</v>
-[...458 lines deleted...]
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">